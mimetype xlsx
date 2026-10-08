--- v12 (2026-09-16)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99e273906594446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768ae8d841044c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135412b7f35341c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fdc068007143e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e6baac50304c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135412b7f35341c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2bb30b01f114f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fdc068007143e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>