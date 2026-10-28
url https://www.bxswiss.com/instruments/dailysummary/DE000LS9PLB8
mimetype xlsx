--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768ae8d841044c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221b423b0b864411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fdc068007143e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf485cd5cf2f4447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2bb30b01f114f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fdc068007143e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R376abafe123c4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf485cd5cf2f4447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>