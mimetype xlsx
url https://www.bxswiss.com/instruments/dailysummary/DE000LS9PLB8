--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3994bbb6321349d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf52135aa4d423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e9a33a7fc44b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2427b721d8ce44b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1febebd411954d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e9a33a7fc44b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7fb8888fe546ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2427b721d8ce44b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>