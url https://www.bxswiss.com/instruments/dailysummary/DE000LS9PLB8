--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf52135aa4d423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f232a17e4e4c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2427b721d8ce44b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf424850b6fd1470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7fb8888fe546ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2427b721d8ce44b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490016534d244f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf424850b6fd1470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>