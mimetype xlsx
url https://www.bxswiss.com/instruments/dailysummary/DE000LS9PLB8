--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f232a17e4e4c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc69549d104466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf424850b6fd1470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0730da163bb54601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490016534d244f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf424850b6fd1470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8811541bc03043f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0730da163bb54601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>