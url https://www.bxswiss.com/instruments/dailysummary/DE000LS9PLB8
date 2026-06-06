--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc69549d104466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36c2897d9e7456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0730da163bb54601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c404a5b0d44952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8811541bc03043f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0730da163bb54601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96bacb49438f477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c404a5b0d44952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>