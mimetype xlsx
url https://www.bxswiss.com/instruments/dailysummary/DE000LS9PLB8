--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36c2897d9e7456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e07613aecd84139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c404a5b0d44952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02389475e616489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96bacb49438f477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c404a5b0d44952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeed05d4cc06451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02389475e616489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>