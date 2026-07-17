--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e07613aecd84139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050a58acd4cb4240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02389475e616489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3ebfbfa8814fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeed05d4cc06451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02389475e616489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1a681f20994624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3ebfbfa8814fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>