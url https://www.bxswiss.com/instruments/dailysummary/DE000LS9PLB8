--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050a58acd4cb4240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7d774824244cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3ebfbfa8814fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a17d21b8124ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1a681f20994624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3ebfbfa8814fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e59b02b6c944bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a17d21b8124ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>