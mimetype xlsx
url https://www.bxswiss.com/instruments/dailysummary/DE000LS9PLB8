--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7d774824244cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbc1798b9bf4514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a17d21b8124ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c12660e21194947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e59b02b6c944bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a17d21b8124ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42bde30574b349df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c12660e21194947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,661</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>205,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,870</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>