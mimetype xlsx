--- v11 (2026-08-26)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbc1798b9bf4514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99e273906594446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c12660e21194947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135412b7f35341c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42bde30574b349df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c12660e21194947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e6baac50304c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135412b7f35341c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>time is on my side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,132</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>