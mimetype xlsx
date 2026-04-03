--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad25005df5664db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89542f26b984882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b6a196060d42f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8468b709a8d349f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd232a981067e4548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b6a196060d42f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf261bece392c4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8468b709a8d349f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>226,620</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>