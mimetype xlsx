--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89542f26b984882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ab44b7d10c4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8468b709a8d349f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f18d264c4c462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf261bece392c4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8468b709a8d349f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d86706206824d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f18d264c4c462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>210,928</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,846</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>218,649</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>