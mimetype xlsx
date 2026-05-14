--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ab44b7d10c4fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493d7d5a03ea4184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f18d264c4c462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83742c24984f4430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d86706206824d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f18d264c4c462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2255907720c44604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83742c24984f4430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>