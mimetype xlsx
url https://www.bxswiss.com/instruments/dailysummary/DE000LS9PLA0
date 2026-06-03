--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493d7d5a03ea4184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89cbdf78c5404c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83742c24984f4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba81173dceab44f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2255907720c44604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83742c24984f4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd25a8203c874f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba81173dceab44f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>