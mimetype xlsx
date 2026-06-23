--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89cbdf78c5404c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3d490b718c4e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba81173dceab44f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3484b71ca444b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd25a8203c874f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba81173dceab44f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530ce4c5dbef49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3484b71ca444b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,686</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>