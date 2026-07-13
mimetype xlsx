--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3d490b718c4e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc333154c21fb4965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3484b71ca444b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a674c56cb69400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530ce4c5dbef49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3484b71ca444b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29585653574d4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a674c56cb69400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>