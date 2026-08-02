--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc333154c21fb4965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc7707bb43a4463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a674c56cb69400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d0dcd7f5d74877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29585653574d4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a674c56cb69400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7131609798d4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d0dcd7f5d74877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,661</x:t>
@@ -710,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>