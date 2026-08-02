--- v11 (2026-08-02)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc7707bb43a4463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcae3c92a5746c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d0dcd7f5d74877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc90327c0cd40fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7131609798d4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d0dcd7f5d74877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569289dc559b4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc90327c0cd40fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,57 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...5 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>