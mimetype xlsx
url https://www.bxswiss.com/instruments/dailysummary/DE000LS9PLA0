--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcae3c92a5746c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f6fa5646fa4a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc90327c0cd40fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acddd55f78d4ee1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569289dc559b4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc90327c0cd40fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf938b4a5bf6f483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acddd55f78d4ee1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>