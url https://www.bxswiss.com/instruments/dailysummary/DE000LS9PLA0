--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f6fa5646fa4a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d85b4b67bb4e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acddd55f78d4ee1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8cfc1f74e6a4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf938b4a5bf6f483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acddd55f78d4ee1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c815e3903f4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8cfc1f74e6a4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,425</x:t>
@@ -764,31 +326,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>