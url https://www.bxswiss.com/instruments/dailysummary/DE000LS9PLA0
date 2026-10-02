--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d85b4b67bb4e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645c7e9d644e456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8cfc1f74e6a4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b448767137e4551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c815e3903f4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8cfc1f74e6a4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec6ed8a0128463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b448767137e4551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -731,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>