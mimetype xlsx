--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645c7e9d644e456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5055c22add4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b448767137e4551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903efa8a275f4ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec6ed8a0128463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b448767137e4551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b574d2e8a2a491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903efa8a275f4ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Tech Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>