--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688d54805ab0457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af598adeb464fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1839500ff0dc46c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75d8ed99e484faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845f8f78673048ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1839500ff0dc46c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8aeafd4d6f4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75d8ed99e484faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>