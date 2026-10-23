--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af598adeb464fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96964a8259ce46aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75d8ed99e484faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55e02206f774fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8aeafd4d6f4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75d8ed99e484faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b12304bf50438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55e02206f774fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>