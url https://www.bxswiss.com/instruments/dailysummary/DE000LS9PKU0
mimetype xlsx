--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63157ca5f1714d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf498578a3aaa4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad185230618f470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cd1d7eee234144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b886fbfefb4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad185230618f470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4cdc4ade5294cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cd1d7eee234144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>