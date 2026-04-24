--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf498578a3aaa4933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1387e5482f2463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cd1d7eee234144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e0923d22284d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4cdc4ade5294cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cd1d7eee234144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbdc7e592f044e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e0923d22284d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>309,340</x:t>
-[...279 lines deleted...]
-          <x:t>307,450</x:t>
+          <x:t>305,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>