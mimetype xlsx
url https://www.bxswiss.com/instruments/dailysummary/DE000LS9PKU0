--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1387e5482f2463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee12ede10da496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e0923d22284d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ed21eb1af14326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbdc7e592f044e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e0923d22284d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cfd723c6a8437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ed21eb1af14326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>