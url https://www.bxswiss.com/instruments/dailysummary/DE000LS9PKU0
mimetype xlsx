--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee12ede10da496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd835fe02b0ee4f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ed21eb1af14326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c24a6887a7c4682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cfd723c6a8437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ed21eb1af14326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8abf0498e743d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c24a6887a7c4682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>