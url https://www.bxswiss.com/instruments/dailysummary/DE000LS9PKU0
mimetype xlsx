--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd835fe02b0ee4f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1667f9b1064f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c24a6887a7c4682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e2a2b6ca394402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8abf0498e743d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c24a6887a7c4682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcec47acc8514e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e2a2b6ca394402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>