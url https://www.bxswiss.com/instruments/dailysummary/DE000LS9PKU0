--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1667f9b1064f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82aa3f1c143b49de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e2a2b6ca394402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0fb710dbc70481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcec47acc8514e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e2a2b6ca394402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34327391941d4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0fb710dbc70481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>370,289</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...343 lines deleted...]
-          <x:t>373,608</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>