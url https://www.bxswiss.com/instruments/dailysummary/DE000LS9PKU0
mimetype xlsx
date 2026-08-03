--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82aa3f1c143b49de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c24613d866e413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0fb710dbc70481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1dda754984242fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34327391941d4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0fb710dbc70481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf286f9d56bf84da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1dda754984242fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>