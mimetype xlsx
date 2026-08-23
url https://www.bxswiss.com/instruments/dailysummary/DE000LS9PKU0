--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c24613d866e413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce80ad4d19924b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1dda754984242fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f358429cf34aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf286f9d56bf84da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1dda754984242fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22b305e86e34bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f358429cf34aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>