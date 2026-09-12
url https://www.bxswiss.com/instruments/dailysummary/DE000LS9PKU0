--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce80ad4d19924b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688d54805ab0457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f358429cf34aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1839500ff0dc46c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22b305e86e34bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f358429cf34aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845f8f78673048ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1839500ff0dc46c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>