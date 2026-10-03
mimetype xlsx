--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffedb30cd9484a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c677de6713b4884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bd8144ed754076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d47dab3e154dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe8aa1a4a0b4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bd8144ed754076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25109c9aed04bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d47dab3e154dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,278</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>156,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,436</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>