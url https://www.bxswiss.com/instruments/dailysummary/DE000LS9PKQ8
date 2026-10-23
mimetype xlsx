--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c677de6713b4884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9212d3d6b0a041dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d47dab3e154dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab46297d15754064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25109c9aed04bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d47dab3e154dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50699f0bb67c4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab46297d15754064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>