--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1163d77e714f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277eaa3829a9422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009fbcf9a6d646a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca643fb13974ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16d90d495abf48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009fbcf9a6d646a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61da4c144c249d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca643fb13974ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>