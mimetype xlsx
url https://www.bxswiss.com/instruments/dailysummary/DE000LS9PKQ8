--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277eaa3829a9422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b391b1fba704a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca643fb13974ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c0192715584452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61da4c144c249d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca643fb13974ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce01aa2c7bb4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c0192715584452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>