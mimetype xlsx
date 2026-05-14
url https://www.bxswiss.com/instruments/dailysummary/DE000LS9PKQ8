--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b391b1fba704a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6c1fe5a9c14714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c0192715584452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f5e46d2fa14200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce01aa2c7bb4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c0192715584452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91aad0366b249f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f5e46d2fa14200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>