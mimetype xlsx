--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6c1fe5a9c14714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53158cca52e04957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f5e46d2fa14200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783ae60669784c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91aad0366b249f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f5e46d2fa14200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58ca7e985344770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783ae60669784c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,442</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>