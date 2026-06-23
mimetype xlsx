--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53158cca52e04957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b06168b3d14d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783ae60669784c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bbbc602d824633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58ca7e985344770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783ae60669784c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4ff6ea873b42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bbbc602d824633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>