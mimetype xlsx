--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b06168b3d14d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bf751599e142f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bbbc602d824633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82fd5c6af1f4619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4ff6ea873b42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bbbc602d824633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b41e6b3cea4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82fd5c6af1f4619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>