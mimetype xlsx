--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bf751599e142f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a0684994dc4bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82fd5c6af1f4619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf57c9a33005435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b41e6b3cea4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82fd5c6af1f4619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red334e17b7564901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf57c9a33005435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>