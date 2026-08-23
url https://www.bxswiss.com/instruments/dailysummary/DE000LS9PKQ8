--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a0684994dc4bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70fb2d8564c4412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf57c9a33005435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084bb5adf9234d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red334e17b7564901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf57c9a33005435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra270d44244fa4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084bb5adf9234d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>