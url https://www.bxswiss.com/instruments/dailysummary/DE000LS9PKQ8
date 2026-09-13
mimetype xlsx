--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70fb2d8564c4412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffedb30cd9484a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084bb5adf9234d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bd8144ed754076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra270d44244fa4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084bb5adf9234d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe8aa1a4a0b4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bd8144ed754076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zauberformel USA u. Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>