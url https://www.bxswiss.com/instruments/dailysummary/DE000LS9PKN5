--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6696837bf70a4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b85406ccbce48e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732fc74f52f64c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R352e687bc51b4fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84fe15dbd65403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732fc74f52f64c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045712371aff4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R352e687bc51b4fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...75 lines deleted...]
-          <x:t>123,060</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>