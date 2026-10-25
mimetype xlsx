--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b85406ccbce48e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b52fc0b12e4023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R352e687bc51b4fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9be9352e2742ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R045712371aff4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R352e687bc51b4fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01b8437b6fe4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9be9352e2742ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>122,637</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,267</x:t>
-[...377 lines deleted...]
-          <x:t>117,765</x:t>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>