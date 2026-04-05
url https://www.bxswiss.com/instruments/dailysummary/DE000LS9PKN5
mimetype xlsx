--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb681533eb754072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb1814a01c14c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4125c55b1ae24ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767926d6bd594ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3971a6de6fe84898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4125c55b1ae24ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1a3588f6a8442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767926d6bd594ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>111,834</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>