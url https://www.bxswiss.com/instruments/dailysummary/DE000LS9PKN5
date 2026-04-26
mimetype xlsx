--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb1814a01c14c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8cdd38039d54a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767926d6bd594ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13df26922c4e40b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1a3588f6a8442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767926d6bd594ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f07b7cda1a7434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13df26922c4e40b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>