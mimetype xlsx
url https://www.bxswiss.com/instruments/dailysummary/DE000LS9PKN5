--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8cdd38039d54a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0bcdffd344940c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13df26922c4e40b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66f046022134e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f07b7cda1a7434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13df26922c4e40b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a44af408774110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66f046022134e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>