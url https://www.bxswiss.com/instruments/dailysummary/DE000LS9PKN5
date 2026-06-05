--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0bcdffd344940c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd6d3bbd8294105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66f046022134e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07a4a82bef143c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a44af408774110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66f046022134e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35bac65b92d54823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07a4a82bef143c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>111,359</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,367</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>