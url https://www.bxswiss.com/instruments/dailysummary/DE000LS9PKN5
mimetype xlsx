--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd6d3bbd8294105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef5342dc96a406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07a4a82bef143c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ddcb3b237a46d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35bac65b92d54823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07a4a82bef143c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a8de8b33be4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ddcb3b237a46d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>112,314</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,930</x:t>
-[...328 lines deleted...]
-          <x:t>116,061</x:t>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>