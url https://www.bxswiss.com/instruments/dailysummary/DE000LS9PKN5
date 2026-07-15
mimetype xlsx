--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef5342dc96a406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ace0751603146b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ddcb3b237a46d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93dd7d78854a4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a8de8b33be4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ddcb3b237a46d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121567dc308a4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93dd7d78854a4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>116,704</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,102</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>114,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,266</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>