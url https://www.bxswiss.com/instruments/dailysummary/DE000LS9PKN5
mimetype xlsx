--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ace0751603146b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb232f8c64ac4528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93dd7d78854a4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1da6e14274a43c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121567dc308a4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93dd7d78854a4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95217405bfd4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1da6e14274a43c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>