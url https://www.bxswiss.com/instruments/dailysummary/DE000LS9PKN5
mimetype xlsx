--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb232f8c64ac4528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7512c4e1a84191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1da6e14274a43c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a32e43dc6a34597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95217405bfd4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1da6e14274a43c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0903a4a01b4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a32e43dc6a34597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>