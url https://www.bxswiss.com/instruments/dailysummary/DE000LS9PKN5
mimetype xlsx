--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7512c4e1a84191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6696837bf70a4544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a32e43dc6a34597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732fc74f52f64c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0903a4a01b4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a32e43dc6a34597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84fe15dbd65403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732fc74f52f64c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe focused recovery bets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,671</x:t>
-[...328 lines deleted...]
-          <x:t>123,060</x:t>
+          <x:t>123,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>122,533</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>