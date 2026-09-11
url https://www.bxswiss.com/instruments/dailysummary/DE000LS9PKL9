--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re552748882ee458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949c624f033b4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57ef10c12ed4bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbae6309c2a4413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd70dc233214e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57ef10c12ed4bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re983fcca9ccd4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbae6309c2a4413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,015</x:t>
@@ -791,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>