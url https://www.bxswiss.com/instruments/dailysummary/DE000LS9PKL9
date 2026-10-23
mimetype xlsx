--- v15 (2026-09-11)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949c624f033b4c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbcc3dc7afe439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbae6309c2a4413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67144df464b54817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re983fcca9ccd4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbae6309c2a4413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eaf72a3aa654f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67144df464b54817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...330 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>249,667</x:t>
-[...279 lines deleted...]
-          <x:t>245,391</x:t>
+          <x:t>247,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>