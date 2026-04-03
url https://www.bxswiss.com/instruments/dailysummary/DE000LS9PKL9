--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bdf120b5fac4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23295c9744be481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3894e9a3fa04688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72816aaec5eb4a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c788a1b3e974c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3894e9a3fa04688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb0c201daf8418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72816aaec5eb4a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>204,152</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...397 lines deleted...]
-          <x:t>205,069</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>