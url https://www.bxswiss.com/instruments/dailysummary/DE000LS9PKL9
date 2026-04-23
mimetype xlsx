--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23295c9744be481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b688716f0943ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72816aaec5eb4a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eeb62e840bf4a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb0c201daf8418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72816aaec5eb4a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348e49b849484d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eeb62e840bf4a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>