--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b688716f0943ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5b99f4561c4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eeb62e840bf4a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ccb4a85a0c34516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348e49b849484d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eeb62e840bf4a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeaf345b73b945ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ccb4a85a0c34516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>203,276</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,199</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>200,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,828</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>