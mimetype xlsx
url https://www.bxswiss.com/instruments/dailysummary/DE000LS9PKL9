--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5b99f4561c4945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec74884460764c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ccb4a85a0c34516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363d7334b0f34021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeaf345b73b945ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ccb4a85a0c34516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9eec551a25410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363d7334b0f34021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>