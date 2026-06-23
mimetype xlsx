--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec74884460764c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d92ee56fa514f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363d7334b0f34021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d55014f4e2f4a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9eec551a25410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363d7334b0f34021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0677f304f8444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d55014f4e2f4a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>212,414</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>232,813</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>