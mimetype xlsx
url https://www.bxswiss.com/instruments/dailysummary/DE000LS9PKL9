--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d92ee56fa514f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9985e586e642e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d55014f4e2f4a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7f096aa49f4eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0677f304f8444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d55014f4e2f4a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a20b8b27e0743bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7f096aa49f4eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>