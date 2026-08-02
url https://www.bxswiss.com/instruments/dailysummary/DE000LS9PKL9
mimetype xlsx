--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9985e586e642e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbf0aa57c2f4c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7f096aa49f4eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c33b7594ba4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a20b8b27e0743bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7f096aa49f4eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89b5a15be404b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c33b7594ba4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>