--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbf0aa57c2f4c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re552748882ee458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c33b7594ba4b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57ef10c12ed4bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89b5a15be404b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c33b7594ba4b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd70dc233214e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57ef10c12ed4bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence GlobalXL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,631</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>219,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,622</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>