--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9709f00e394e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7def4614a1c40ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec145faaaca4674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fa02123e554ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a12e5934bb4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec145faaaca4674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c91804d1644f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fa02123e554ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>