--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7def4614a1c40ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748200070bf84fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24fa02123e554ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b28694a8234dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c91804d1644f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24fa02123e554ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4546e8bf1cb94a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b28694a8234dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,063</x:t>
@@ -764,31 +326,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>