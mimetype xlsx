--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748200070bf84fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bf83533e424ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b28694a8234dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264a40f56cfd4241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4546e8bf1cb94a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b28694a8234dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0ff97b8f6542ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264a40f56cfd4241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>