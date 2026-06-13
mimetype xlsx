--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bf83533e424ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26e0f7db2b740e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264a40f56cfd4241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcaf2fa7bde04522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0ff97b8f6542ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264a40f56cfd4241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e60ec5430449ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcaf2fa7bde04522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>