--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26e0f7db2b740e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371aa0be12eb463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcaf2fa7bde04522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2fc7f55e8742f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e60ec5430449ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcaf2fa7bde04522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501f17a195014d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2fc7f55e8742f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>133,686</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,644</x:t>
-[...350 lines deleted...]
-          <x:t>132,309</x:t>
+          <x:t>133,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>