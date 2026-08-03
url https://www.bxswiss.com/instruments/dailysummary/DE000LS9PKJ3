--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371aa0be12eb463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf18ecdb40804a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2fc7f55e8742f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1d7fa5a5a44f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501f17a195014d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2fc7f55e8742f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e84a9ee7034d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1d7fa5a5a44f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>