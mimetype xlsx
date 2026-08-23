--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf18ecdb40804a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409acb886d944ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1d7fa5a5a44f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb4b17e2a1bf44a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e84a9ee7034d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1d7fa5a5a44f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4cab7206894c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb4b17e2a1bf44a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>133,459</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,295</x:t>
-[...404 lines deleted...]
-          <x:t>130,204</x:t>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>