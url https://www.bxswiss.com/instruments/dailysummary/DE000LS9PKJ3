--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409acb886d944ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf487ee738214035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb4b17e2a1bf44a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2944d5d9ffa413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4cab7206894c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb4b17e2a1bf44a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e42d38ff2e4420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2944d5d9ffa413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>