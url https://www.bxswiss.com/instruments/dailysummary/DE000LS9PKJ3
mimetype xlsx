--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf487ee738214035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1ef20a4241492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2944d5d9ffa413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8184237711c24dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e42d38ff2e4420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2944d5d9ffa413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d34279a81c84b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8184237711c24dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,130</x:t>
-[...252 lines deleted...]
-          <x:t>133,729</x:t>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>