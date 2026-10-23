--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1ef20a4241492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aad8925431d45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8184237711c24dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8e82271f50438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d34279a81c84b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8184237711c24dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eba89ff9054468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8e82271f50438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small Cap Pre-Growth Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>