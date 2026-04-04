--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e93fa6cf6904cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20447098656a4ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d76a528f9c64503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21656d4d6d104fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0c1d9676a448af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d76a528f9c64503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1acc0eb4734b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21656d4d6d104fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>