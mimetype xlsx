--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20447098656a4ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c57c280d7244c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21656d4d6d104fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7c04e72fb84681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1acc0eb4734b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21656d4d6d104fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534f49cc366f4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7c04e72fb84681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>