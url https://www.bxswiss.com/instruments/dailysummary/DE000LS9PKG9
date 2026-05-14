--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c57c280d7244c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3fc400afba4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7c04e72fb84681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a371e4d85b54316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534f49cc366f4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7c04e72fb84681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59724b6dc784ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a371e4d85b54316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>76,396</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,794</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>80,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>