--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3fc400afba4c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re499993990ce4d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a371e4d85b54316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068ad65c1b6c4006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59724b6dc784ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a371e4d85b54316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a2e858bed343c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068ad65c1b6c4006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>