--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re499993990ce4d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc113233df343af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068ad65c1b6c4006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R741c00b3e7064987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a2e858bed343c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068ad65c1b6c4006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30e285de12b45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R741c00b3e7064987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>75,794</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,437</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>74,743</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>