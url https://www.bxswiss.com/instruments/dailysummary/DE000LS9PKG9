--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc113233df343af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9214f2612f754d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R741c00b3e7064987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bbc26c177d4b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30e285de12b45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R741c00b3e7064987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca31d3a69eb143f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bbc26c177d4b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>