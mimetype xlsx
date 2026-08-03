--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9214f2612f754d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73fedfdbaca4638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bbc26c177d4b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7824a7610de4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca31d3a69eb143f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bbc26c177d4b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c406ddefab4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7824a7610de4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>