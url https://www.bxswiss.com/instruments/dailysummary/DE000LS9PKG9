--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73fedfdbaca4638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d990152e9164cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7824a7610de4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd39573b0eab4e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c406ddefab4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7824a7610de4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re414c70797d548f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd39573b0eab4e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>