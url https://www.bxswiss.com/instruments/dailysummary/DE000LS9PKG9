--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d990152e9164cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b823c604a6444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd39573b0eab4e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759eaf65302e4bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re414c70797d548f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd39573b0eab4e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0904b1681904f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759eaf65302e4bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>