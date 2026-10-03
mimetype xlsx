--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b823c604a6444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac01d3eb06b49b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759eaf65302e4bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938d1fa1ed3a4657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0904b1681904f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759eaf65302e4bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23aff471e59545d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938d1fa1ed3a4657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>89,643</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,868</x:t>
-[...571 lines deleted...]
-          <x:t>89,010</x:t>
+          <x:t>89,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>