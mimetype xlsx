--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac01d3eb06b49b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93acce7783374dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938d1fa1ed3a4657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf2d76ea8b24908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23aff471e59545d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938d1fa1ed3a4657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9232b58ed6164a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf2d76ea8b24908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Cap Biotech Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PKG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>