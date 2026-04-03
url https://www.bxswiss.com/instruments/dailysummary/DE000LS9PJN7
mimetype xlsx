--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c6047e13be449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed9fc2333674e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc00cf6804c45e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285e9280a0cc4c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88d768ee035492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc00cf6804c45e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R763c81d253924b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285e9280a0cc4c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>