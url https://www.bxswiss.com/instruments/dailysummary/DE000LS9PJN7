--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed9fc2333674e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61fed9c5a1b4f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285e9280a0cc4c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11817e2eecb48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R763c81d253924b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285e9280a0cc4c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04296470cd4949f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11817e2eecb48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>39,799</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>39,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>