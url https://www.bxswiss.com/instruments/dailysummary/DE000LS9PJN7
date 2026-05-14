--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61fed9c5a1b4f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f52b0916ec4a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11817e2eecb48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c708be1faf94675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04296470cd4949f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11817e2eecb48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44f508f066e419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c708be1faf94675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>