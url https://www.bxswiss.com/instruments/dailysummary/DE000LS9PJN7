--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f52b0916ec4a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e9c2a66c1e442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c708be1faf94675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ed0487f4204a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44f508f066e419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c708be1faf94675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa9a6a051bc41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ed0487f4204a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,857</x:t>
@@ -737,31 +299,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>