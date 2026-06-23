--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e9c2a66c1e442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d84e125eed64621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ed0487f4204a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e14576961f43e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa9a6a051bc41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ed0487f4204a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcc916cb7ee4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e14576961f43e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...89 lines deleted...]
-          <x:t>34,361</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,497</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>34,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>