--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d84e125eed64621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7baa34966bda41e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e14576961f43e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f39ee75c3d24cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcc916cb7ee4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e14576961f43e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c36afecc634400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f39ee75c3d24cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>