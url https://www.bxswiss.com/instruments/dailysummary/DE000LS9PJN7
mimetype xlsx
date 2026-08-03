--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7baa34966bda41e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d88e99ef7c45d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f39ee75c3d24cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5facb26c8fa445d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c36afecc634400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f39ee75c3d24cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501b451ba22f4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5facb26c8fa445d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>30,766</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,644</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,350</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>