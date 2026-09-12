--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d88e99ef7c45d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfae027ab14541fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5facb26c8fa445d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc3eba198cc4fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501b451ba22f4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5facb26c8fa445d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re556419ee6654ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc3eba198cc4fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...512 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,542</x:t>
-[...63 lines deleted...]
-          <x:t>36,857</x:t>
+          <x:t>35,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>