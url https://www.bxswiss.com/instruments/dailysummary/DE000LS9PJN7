--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfae027ab14541fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239d24ad4cff44b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc3eba198cc4fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eee0ddd18124e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re556419ee6654ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc3eba198cc4fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836e7572fc074de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eee0ddd18124e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>