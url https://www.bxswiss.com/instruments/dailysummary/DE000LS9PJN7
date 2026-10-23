--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239d24ad4cff44b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ef22601835435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eee0ddd18124e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eeebb5806a94dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836e7572fc074de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eee0ddd18124e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc70a08809f4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eeebb5806a94dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Fintech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>