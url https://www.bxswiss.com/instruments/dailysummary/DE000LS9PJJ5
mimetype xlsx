--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41366bdfc87a42e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7a823a0cb94ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc772deddbef4fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c631f9c4ef4349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2462d49f5ddd45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc772deddbef4fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9c3c5e6a8a4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c631f9c4ef4349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>