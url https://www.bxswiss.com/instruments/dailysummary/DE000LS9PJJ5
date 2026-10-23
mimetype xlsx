--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7a823a0cb94ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9d02d9fdc84930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c631f9c4ef4349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8ec3b89b3e45cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9c3c5e6a8a4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c631f9c4ef4349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c244cf472b48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8ec3b89b3e45cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>