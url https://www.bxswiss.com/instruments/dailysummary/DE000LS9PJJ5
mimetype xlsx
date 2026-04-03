--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf1b24967a374482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08abfb0c369045ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf69672cb6242a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08eddf580b04153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re958b3b73665473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf69672cb6242a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra369793405fe45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08eddf580b04153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>