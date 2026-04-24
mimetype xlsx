--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08abfb0c369045ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88d78e9f65f4fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08eddf580b04153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8e5b73a0754a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra369793405fe45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08eddf580b04153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63c0cbe9aa8489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8e5b73a0754a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>