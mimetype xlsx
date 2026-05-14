--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88d78e9f65f4fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5011fdd48f0e45b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8e5b73a0754a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d096bb0f724951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63c0cbe9aa8489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8e5b73a0754a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0fadbc9f2a40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d096bb0f724951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>