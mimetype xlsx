--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5011fdd48f0e45b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07341235e1b4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d096bb0f724951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e45a45eef30441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0fadbc9f2a40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d096bb0f724951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752d0f0834714ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e45a45eef30441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>141,049</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,999</x:t>
-[...328 lines deleted...]
-          <x:t>140,853</x:t>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>