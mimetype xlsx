--- v10 (2026-06-03)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07341235e1b4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63a64e9a1234d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e45a45eef30441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1470c0f5a7f94f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752d0f0834714ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e45a45eef30441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598dde13bb094e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1470c0f5a7f94f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>142,591</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>