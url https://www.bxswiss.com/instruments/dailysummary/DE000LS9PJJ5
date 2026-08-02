--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63a64e9a1234d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ccda370a584ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1470c0f5a7f94f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9545efbdd9e94213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598dde13bb094e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1470c0f5a7f94f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b159061add44e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9545efbdd9e94213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>