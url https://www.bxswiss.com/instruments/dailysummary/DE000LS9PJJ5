--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ccda370a584ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7060197b8b024905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9545efbdd9e94213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree3a30b182184ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b159061add44e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9545efbdd9e94213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3f33d16cfb49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree3a30b182184ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>