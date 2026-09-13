--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7060197b8b024905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41366bdfc87a42e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree3a30b182184ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc772deddbef4fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3f33d16cfb49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree3a30b182184ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2462d49f5ddd45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc772deddbef4fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Geldflussinvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>