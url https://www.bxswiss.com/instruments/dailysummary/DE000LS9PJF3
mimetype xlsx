--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bd691ee13546ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2324a42b614393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72827be60a9c43a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551776926f054f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b4c40330184ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72827be60a9c43a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd632eddb5a24c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551776926f054f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>