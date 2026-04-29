--- v6 (2026-04-05)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2324a42b614393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab49e378ce44721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551776926f054f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e73d0dda3644183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd632eddb5a24c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551776926f054f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe7ed74fdc84c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e73d0dda3644183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>