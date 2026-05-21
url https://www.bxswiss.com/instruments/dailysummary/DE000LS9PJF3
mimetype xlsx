--- v7 (2026-04-29)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab49e378ce44721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43c912084ec415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e73d0dda3644183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb3e6d3b294488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe7ed74fdc84c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e73d0dda3644183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568b55fda4244c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb3e6d3b294488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>113,832</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>114,716</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>