--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43c912084ec415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65bef982d4fe4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb3e6d3b294488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee46f0c44544dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568b55fda4244c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb3e6d3b294488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279505e8a05f47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee46f0c44544dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>