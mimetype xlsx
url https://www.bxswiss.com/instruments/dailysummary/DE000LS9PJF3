--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65bef982d4fe4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b0414bca914a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee46f0c44544dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ff18a05a984033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279505e8a05f47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee46f0c44544dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72defe8da80e44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ff18a05a984033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>