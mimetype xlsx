--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b0414bca914a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afafcd80dce472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ff18a05a984033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f075ac0e19c4379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72defe8da80e44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ff18a05a984033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4cdc9fe0e944c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f075ac0e19c4379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>