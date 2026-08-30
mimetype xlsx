--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9afafcd80dce472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9f8c6166b14aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f075ac0e19c4379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f4f5cef82e47ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4cdc9fe0e944c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f075ac0e19c4379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc9e17b55d4b4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f4f5cef82e47ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,001</x:t>
-[...522 lines deleted...]
-          <x:t>107,584</x:t>
+          <x:t>106,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>