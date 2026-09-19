--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9f8c6166b14aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd4b2eff0b0490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f4f5cef82e47ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28109d251d1f46d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc9e17b55d4b4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f4f5cef82e47ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea9c69355974100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28109d251d1f46d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,016</x:t>
-[...360 lines deleted...]
-          <x:t>101,376</x:t>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>