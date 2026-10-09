--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd4b2eff0b0490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcc21c54d914f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28109d251d1f46d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c853e2f823460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea9c69355974100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28109d251d1f46d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86d565d542d4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c853e2f823460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>102,436</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,730</x:t>
-[...21 lines deleted...]
-          <x:t>103,135</x:t>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,971</x:t>
-[...296 lines deleted...]
-          <x:t>100,195</x:t>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>