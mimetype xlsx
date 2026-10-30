--- v14 (2026-10-09)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcc21c54d914f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976c37b7a7a64579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c853e2f823460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4af323cd0dbd488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86d565d542d4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c853e2f823460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015d5c33fbf14b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4af323cd0dbd488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Versorger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>99,256</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,438</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>