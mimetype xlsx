--- v13 (2026-09-12)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1f87662a194115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38801565c1e04563" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde715881b4cf4c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865acf0fee304241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d000c3089e470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde715881b4cf4c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8216ebd1314a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865acf0fee304241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>184,266</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,788</x:t>
-[...129 lines deleted...]
-          <x:t>187,870</x:t>
+          <x:t>188,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>04.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,325</x:t>
-[...144 lines deleted...]
-          <x:t>180,187</x:t>
+          <x:t>186,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>