--- v14 (2026-10-23)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38801565c1e04563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30030f8773a49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865acf0fee304241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd8764a8ff94c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8216ebd1314a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865acf0fee304241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fca68ffdc7342bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd8764a8ff94c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +764,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>