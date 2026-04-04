--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb8d30f76dc41bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e17b130f5148c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R303ef2939e6b4923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ccf0b6173b4e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20628ffd8ee4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R303ef2939e6b4923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737647c193d6426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ccf0b6173b4e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>