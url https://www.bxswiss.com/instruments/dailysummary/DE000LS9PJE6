--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e17b130f5148c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f8aa1d82024003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ccf0b6173b4e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf248761c8a304446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737647c193d6426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ccf0b6173b4e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7198cc7adde142b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf248761c8a304446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>