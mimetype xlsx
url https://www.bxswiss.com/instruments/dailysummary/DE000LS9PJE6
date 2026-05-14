--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f8aa1d82024003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d89c221e6994f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf248761c8a304446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8010db6003a54a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7198cc7adde142b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf248761c8a304446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258fc86e9105437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8010db6003a54a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>