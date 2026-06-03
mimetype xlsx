--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d89c221e6994f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c45238dc22d498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8010db6003a54a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704f1e04ee224201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258fc86e9105437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8010db6003a54a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9414fd3021424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704f1e04ee224201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>