--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c45238dc22d498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1623ebe234954082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704f1e04ee224201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9105b0dd7cf94f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9414fd3021424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704f1e04ee224201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabe731bfdba4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9105b0dd7cf94f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>