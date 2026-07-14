--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1623ebe234954082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b370f90b9e546db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9105b0dd7cf94f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084ea5a71c0544f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabe731bfdba4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9105b0dd7cf94f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ad3fd72c9f402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084ea5a71c0544f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>