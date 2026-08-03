--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b370f90b9e546db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0552460100f47b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084ea5a71c0544f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdc06ba36474bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ad3fd72c9f402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084ea5a71c0544f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811c90f9236e4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdc06ba36474bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>