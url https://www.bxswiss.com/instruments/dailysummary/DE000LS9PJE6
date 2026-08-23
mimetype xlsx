--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0552460100f47b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5de0cb86c54771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdc06ba36474bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1404150df74bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811c90f9236e4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdc06ba36474bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a5fbbf6aaa48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1404150df74bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>