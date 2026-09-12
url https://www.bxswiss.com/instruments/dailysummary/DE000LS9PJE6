--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5de0cb86c54771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1f87662a194115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1404150df74bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde715881b4cf4c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a5fbbf6aaa48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1404150df74bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d000c3089e470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde715881b4cf4c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Timing Model</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>