--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R049f5ab1dde44bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5fe74e19d1f4e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0711ca32ea074533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7bbc37eed3a45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d04052f39a4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0711ca32ea074533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15bbbfb033c74dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7bbc37eed3a45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>100,032</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,176</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,126</x:t>
-[...97 lines deleted...]
-          <x:t>100,675</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,676</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>100,198</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>