--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5fe74e19d1f4e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3aed1b1ffb44a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7bbc37eed3a45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7958933366e84c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15bbbfb033c74dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7bbc37eed3a45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31603ec9b54540dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7958933366e84c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,225</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,527</x:t>
-[...252 lines deleted...]
-          <x:t>101,305</x:t>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>