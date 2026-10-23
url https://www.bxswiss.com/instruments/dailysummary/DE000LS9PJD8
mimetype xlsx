--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3aed1b1ffb44a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17c28ea82464c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7958933366e84c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80346afcf74f43bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31603ec9b54540dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7958933366e84c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38842022b32b45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80346afcf74f43bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>