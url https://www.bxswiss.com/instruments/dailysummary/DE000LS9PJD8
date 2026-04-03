--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21badeaebb00489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0f5c46dbec409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1dc83dbd11c4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79f682bc7594a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2eb321730f4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1dc83dbd11c4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dba1deff4724796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79f682bc7594a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,286</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,124</x:t>
-[...227 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>97,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>