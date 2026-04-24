--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0f5c46dbec409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b6c2b737f94d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79f682bc7594a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19401e9ffca468d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dba1deff4724796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79f682bc7594a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcaa000b1c9480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19401e9ffca468d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>