--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b6c2b737f94d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2665f0ec77f2431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19401e9ffca468d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71647a24fd224366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcaa000b1c9480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19401e9ffca468d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47420702819a473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71647a24fd224366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>98,348</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...472 lines deleted...]
-          <x:t>98,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,528</x:t>
-[...26 lines deleted...]
-          <x:t>98,554</x:t>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>