--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2665f0ec77f2431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1d628a73e04156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71647a24fd224366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fb9c45ecb494ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47420702819a473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71647a24fd224366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846bed3d8d2e4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fb9c45ecb494ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>98,653</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,528</x:t>
-[...195 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,415</x:t>
-[...171 lines deleted...]
-          <x:t>98,377</x:t>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>