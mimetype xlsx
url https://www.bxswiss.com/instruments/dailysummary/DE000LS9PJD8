--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1d628a73e04156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3c61e26b0144f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fb9c45ecb494ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971adad624bd4f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846bed3d8d2e4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fb9c45ecb494ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b17b9a0816842a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971adad624bd4f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,415</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>98,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,973</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>