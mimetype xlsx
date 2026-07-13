--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3c61e26b0144f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe0b663794b4797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971adad624bd4f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03995b702e844fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b17b9a0816842a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971adad624bd4f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ab209070e24fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03995b702e844fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>