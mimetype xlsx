--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe0b663794b4797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9b64f018de4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03995b702e844fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b027c98c034891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ab209070e24fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03995b702e844fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067120b4a19c4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b027c98c034891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,955</x:t>
-[...431 lines deleted...]
-          <x:t>98,955</x:t>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,947</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>98,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>