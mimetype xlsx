--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9b64f018de4d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R049f5ab1dde44bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b027c98c034891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0711ca32ea074533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067120b4a19c4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b027c98c034891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d04052f39a4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0711ca32ea074533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum US-Aktien - Large Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>