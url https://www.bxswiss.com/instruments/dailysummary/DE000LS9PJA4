--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab52d210c3246d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd251558ca2934416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365a47f39be047be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98530e8eb6414f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba53bb859f104429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365a47f39be047be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033708d00925485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98530e8eb6414f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,190</x:t>
-[...306 lines deleted...]
-          <x:t>90,078</x:t>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>