--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd251558ca2934416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde421bf48952412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98530e8eb6414f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20014cb892994fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033708d00925485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98530e8eb6414f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbf3362cdd9415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20014cb892994fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>