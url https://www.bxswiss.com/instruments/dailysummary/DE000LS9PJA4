--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde421bf48952412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19efa1d78074cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20014cb892994fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c6e3f2ca30846e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbf3362cdd9415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20014cb892994fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9cfbc4990e46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c6e3f2ca30846e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>