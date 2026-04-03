--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c644b07951a43b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f6e5036b114423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb46fe39b454f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0b99b4382f4a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1037072eb85748df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb46fe39b454f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recedbce7e1594d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0b99b4382f4a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>86,696</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...397 lines deleted...]
-          <x:t>84,390</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>