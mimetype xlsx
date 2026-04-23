--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f6e5036b114423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64af127f67c14373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0b99b4382f4a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8826591976d4795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recedbce7e1594d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0b99b4382f4a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacea0783e1b483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8826591976d4795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>