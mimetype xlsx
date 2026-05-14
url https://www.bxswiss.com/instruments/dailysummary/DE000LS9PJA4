--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64af127f67c14373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971e8158c64e4738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8826591976d4795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93905c6997aa4c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacea0783e1b483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8826591976d4795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf099b38d53d84f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93905c6997aa4c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>