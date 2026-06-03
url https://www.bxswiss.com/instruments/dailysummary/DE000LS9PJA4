--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971e8158c64e4738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0705a083288c4a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93905c6997aa4c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a28b2b561df4d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf099b38d53d84f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93905c6997aa4c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4897ecb4377c4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a28b2b561df4d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>