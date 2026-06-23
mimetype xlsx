--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0705a083288c4a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ca91d6f6fd4d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a28b2b561df4d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c50c6ae3bb148b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4897ecb4377c4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a28b2b561df4d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8542578219114bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c50c6ae3bb148b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>