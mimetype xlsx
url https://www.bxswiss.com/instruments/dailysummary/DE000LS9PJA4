--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ca91d6f6fd4d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b7f19e129f4e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c50c6ae3bb148b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R849cc05e102240e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8542578219114bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c50c6ae3bb148b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e9b8a666444194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R849cc05e102240e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>