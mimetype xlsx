--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b7f19e129f4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8f780f724d41c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R849cc05e102240e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d32a5aa88e44af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e9b8a666444194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R849cc05e102240e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ecb4b64a57474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d32a5aa88e44af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>