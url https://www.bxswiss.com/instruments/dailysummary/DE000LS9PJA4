--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8f780f724d41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab52d210c3246d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d32a5aa88e44af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365a47f39be047be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ecb4b64a57474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d32a5aa88e44af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba53bb859f104429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365a47f39be047be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Harmonic Renko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PJA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>