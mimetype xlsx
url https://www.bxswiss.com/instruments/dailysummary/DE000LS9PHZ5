--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dff8d2c4994fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18da79bcd07d4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfedce388476d4e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf832d3d006c94578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41346d5ebbe4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfedce388476d4e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9462e682060140dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf832d3d006c94578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,256</x:t>
@@ -791,31 +353,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>