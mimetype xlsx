--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18da79bcd07d4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e60d4dc2ba44c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf832d3d006c94578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fac62e05f544c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9462e682060140dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf832d3d006c94578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7d11ea62bd4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fac62e05f544c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -731,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>