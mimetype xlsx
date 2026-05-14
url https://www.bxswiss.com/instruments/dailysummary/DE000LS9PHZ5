--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e60d4dc2ba44c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2341e3d3215e4a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fac62e05f544c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e22989a4a941a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7d11ea62bd4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fac62e05f544c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c091ca3590e4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e22989a4a941a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>