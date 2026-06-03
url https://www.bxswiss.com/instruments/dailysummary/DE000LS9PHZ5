--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2341e3d3215e4a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee2d480636f4406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e22989a4a941a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80148fe75004cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c091ca3590e4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e22989a4a941a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57662300183f46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80148fe75004cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>150,265</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,936</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>