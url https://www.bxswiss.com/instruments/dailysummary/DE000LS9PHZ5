--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee2d480636f4406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5fa03fde784f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80148fe75004cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3567ceea1373483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57662300183f46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80148fe75004cfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7382db436b944dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3567ceea1373483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>