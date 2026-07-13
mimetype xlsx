--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5fa03fde784f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7e3339002d439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3567ceea1373483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317f7f2747f84b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7382db436b944dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3567ceea1373483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18841d28500c46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317f7f2747f84b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>