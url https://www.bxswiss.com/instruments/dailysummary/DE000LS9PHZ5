--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7e3339002d439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4897074dd59248d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317f7f2747f84b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843ee6893d40426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18841d28500c46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317f7f2747f84b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fb9b3444254ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843ee6893d40426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>174,209</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,451</x:t>
-[...247 lines deleted...]
-          <x:t>175,518</x:t>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>