--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4897074dd59248d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabeb34462784ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843ee6893d40426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3581bfbfbe2f4dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fb9b3444254ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843ee6893d40426b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7e9778cec24e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3581bfbfbe2f4dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>177,483</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,232</x:t>
-[...323 lines deleted...]
-          <x:t>172,830</x:t>
+          <x:t>173,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>