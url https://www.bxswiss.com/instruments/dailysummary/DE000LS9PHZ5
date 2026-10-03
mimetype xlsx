--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabeb34462784ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b069efeb4e42c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3581bfbfbe2f4dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d31753b3a6c4498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7e9778cec24e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3581bfbfbe2f4dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc050c780a64056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d31753b3a6c4498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>