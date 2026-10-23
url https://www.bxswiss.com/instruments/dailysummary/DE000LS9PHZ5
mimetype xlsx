--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b069efeb4e42c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221ef5a9bef34378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d31753b3a6c4498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc931f49e19704a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc050c780a64056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d31753b3a6c4498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a1e264087041dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc931f49e19704a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Angels Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>