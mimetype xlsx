--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec6fb4aaa174478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594f847b5af2490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620f88424e594ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16713e7e43524c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68f7f712a1745c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620f88424e594ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717432701dd24e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16713e7e43524c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten DE und US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>