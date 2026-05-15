--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594f847b5af2490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5427784620104d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16713e7e43524c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3283009ec4824446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717432701dd24e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16713e7e43524c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2684c8ac4304942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3283009ec4824446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten DE und US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>146,897</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>