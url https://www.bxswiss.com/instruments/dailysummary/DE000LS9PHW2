--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5427784620104d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d30761548f04f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3283009ec4824446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03c7364c9b7492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2684c8ac4304942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3283009ec4824446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra86439f470b04ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03c7364c9b7492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten DE und US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,733</x:t>
-[...63 lines deleted...]
-          <x:t>147,572</x:t>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>