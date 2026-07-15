--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d30761548f04f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb47a2e8a816748e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03c7364c9b7492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef0decfc6a74ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra86439f470b04ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03c7364c9b7492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bbe8de058bb4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef0decfc6a74ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten DE und US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>146,611</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,297</x:t>
-[...65 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,663</x:t>
-[...139 lines deleted...]
-          <x:t>148,423</x:t>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...370 lines deleted...]
-          <x:t>148,573</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>