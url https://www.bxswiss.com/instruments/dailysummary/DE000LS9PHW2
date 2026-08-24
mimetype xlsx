--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb47a2e8a816748e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2742af7b434a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef0decfc6a74ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21c79d7e4594bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bbe8de058bb4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef0decfc6a74ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ed62365a8b437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21c79d7e4594bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten DE und US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>151,311</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>