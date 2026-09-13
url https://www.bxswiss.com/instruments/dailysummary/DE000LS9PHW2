--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2742af7b434a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786d8848cbc7475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21c79d7e4594bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b7b0332b434313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ed62365a8b437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21c79d7e4594bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37628ace26194db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b7b0332b434313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten DE und US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>156,979</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,997</x:t>
-[...107 lines deleted...]
-          <x:t>156,616</x:t>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>156,889</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,514</x:t>
-[...193 lines deleted...]
-          <x:t>156,275</x:t>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>