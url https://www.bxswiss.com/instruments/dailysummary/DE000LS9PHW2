--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786d8848cbc7475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ba96b4e5ff4c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b7b0332b434313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6e8c8bdd764c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37628ace26194db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b7b0332b434313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b010a9344ca42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6e8c8bdd764c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten DE und US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>156,571</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>156,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>