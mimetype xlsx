--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ba96b4e5ff4c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b404219785045d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6e8c8bdd764c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a786dd8a5548c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b010a9344ca42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6e8c8bdd764c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b63c97672d145ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a786dd8a5548c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten DE und US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>157,897</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,220</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>155,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,686</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>