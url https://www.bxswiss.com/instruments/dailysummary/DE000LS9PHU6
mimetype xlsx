--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1091f97f6d4e4428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bca474eccd47d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad5f576b5b04a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e825c3cc1304373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37c5114cec44fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad5f576b5b04a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5faaf95e2a714ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e825c3cc1304373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>