--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bca474eccd47d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f6d2a833c54af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e825c3cc1304373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb370f408a7a44b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5faaf95e2a714ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e825c3cc1304373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1adb4039ca4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb370f408a7a44b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,210</x:t>
-[...630 lines deleted...]
-          <x:t>88,308</x:t>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>