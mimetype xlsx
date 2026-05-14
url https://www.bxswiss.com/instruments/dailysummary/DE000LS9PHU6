--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f6d2a833c54af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a63008472f34f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb370f408a7a44b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7346f903286b4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1adb4039ca4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb370f408a7a44b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9604a5a4d35248b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7346f903286b4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>