--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a63008472f34f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6effdb1f08042f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7346f903286b4dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6736357a7f47496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9604a5a4d35248b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7346f903286b4dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153f693c6e714707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6736357a7f47496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>