--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6effdb1f08042f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93eb121bb9ad488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6736357a7f47496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e09af3608414a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153f693c6e714707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6736357a7f47496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531488a701f245cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e09af3608414a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>