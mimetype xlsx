--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93eb121bb9ad488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1cbed3c3774ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e09af3608414a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454b74e4ffa84ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531488a701f245cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e09af3608414a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7137cb2f9b0e4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454b74e4ffa84ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>89,196</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,630</x:t>
-[...382 lines deleted...]
-          <x:t>93,060</x:t>
+          <x:t>87,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>