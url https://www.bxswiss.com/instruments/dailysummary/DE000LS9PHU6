--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1cbed3c3774ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a59d9a27b7147e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454b74e4ffa84ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d522a7b170437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7137cb2f9b0e4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454b74e4ffa84ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racbf2cb801e04060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d522a7b170437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>