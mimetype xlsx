--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a59d9a27b7147e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c4eef21f4b4e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d522a7b170437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2afa5213d85b44d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racbf2cb801e04060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d522a7b170437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5bbafc09b2147d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2afa5213d85b44d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>85,525</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,098</x:t>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>83,143</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>