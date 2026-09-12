--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c4eef21f4b4e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8cf93e01e2498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2afa5213d85b44d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7069b9ff3a80443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5bbafc09b2147d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2afa5213d85b44d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac82658666247a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7069b9ff3a80443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>84,270</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,582</x:t>
-[...43 lines deleted...]
-          <x:t>86,434</x:t>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,130</x:t>
-[...409 lines deleted...]
-          <x:t>85,581</x:t>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>