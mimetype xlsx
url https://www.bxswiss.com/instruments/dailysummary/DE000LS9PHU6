--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8cf93e01e2498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17486261b68e4120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7069b9ff3a80443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7291875f6451454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac82658666247a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7069b9ff3a80443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7130a47b77f84ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7291875f6451454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>