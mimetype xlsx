--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17486261b68e4120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5a4460baac4a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7291875f6451454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2fb6b0b2f24c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7130a47b77f84ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7291875f6451454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a67da5215c34eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2fb6b0b2f24c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neue Dt. Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>