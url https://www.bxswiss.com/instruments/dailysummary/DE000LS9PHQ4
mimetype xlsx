--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7924352c9d7a4b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060aa10481a64b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5854de4dfa4dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c341e253d243f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af2c613fead4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5854de4dfa4dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a92057aa184ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c341e253d243f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>