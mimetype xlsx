--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060aa10481a64b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039b27def1d34446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c341e253d243f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a6537bfe8a4bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a92057aa184ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c341e253d243f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1725a9e18f60465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a6537bfe8a4bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>