--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2fcd158e704658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbd9deb9f67480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R455e198648234142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eab743c84734ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73291576fa343aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R455e198648234142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f21f45505334aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eab743c84734ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>