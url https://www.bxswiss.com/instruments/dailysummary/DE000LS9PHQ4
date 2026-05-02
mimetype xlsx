--- v5 (2026-04-05)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbd9deb9f67480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7347df5c42934e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eab743c84734ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63fff87e62c941a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f21f45505334aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eab743c84734ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafa9eedde6343ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63fff87e62c941a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>174,543</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,143</x:t>
-[...436 lines deleted...]
-          <x:t>174,298</x:t>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>