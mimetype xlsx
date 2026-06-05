--- v6 (2026-05-02)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7347df5c42934e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89268c392f7e4aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63fff87e62c941a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277fdeea468c4c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafa9eedde6343ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63fff87e62c941a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb03d14ac93f45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277fdeea468c4c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,931</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>174,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>