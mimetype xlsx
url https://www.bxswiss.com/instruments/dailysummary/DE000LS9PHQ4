--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89268c392f7e4aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0424ea2a6d444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277fdeea468c4c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0e7a49c63c43f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb03d14ac93f45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277fdeea468c4c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cecb1b60b9f4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0e7a49c63c43f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>174,335</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,335</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>175,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,732</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>