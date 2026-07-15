--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0424ea2a6d444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394bb5ca7b304561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0e7a49c63c43f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32738a4951a54cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cecb1b60b9f4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0e7a49c63c43f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc9596ab3af471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32738a4951a54cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>