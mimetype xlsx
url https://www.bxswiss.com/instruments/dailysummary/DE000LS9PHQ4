--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394bb5ca7b304561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f64e8e1840488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32738a4951a54cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48facd12bb964a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc9596ab3af471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32738a4951a54cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e713f13d104433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48facd12bb964a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>