--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f64e8e1840488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8377f27af21647f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48facd12bb964a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc52005711ce740da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e713f13d104433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48facd12bb964a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e04251ca4f4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc52005711ce740da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,710</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>