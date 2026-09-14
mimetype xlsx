--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8377f27af21647f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7924352c9d7a4b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc52005711ce740da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5854de4dfa4dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e04251ca4f4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc52005711ce740da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af2c613fead4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5854de4dfa4dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolg durch Aristokratie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,573</x:t>
@@ -717,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>