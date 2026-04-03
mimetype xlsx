--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3455a6b13ce412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce22b04badd471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b014fbe25fa4dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057e9ed90afc464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa16b70f17844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b014fbe25fa4dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5543e39fcda4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057e9ed90afc464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>