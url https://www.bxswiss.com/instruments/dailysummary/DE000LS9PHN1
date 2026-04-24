--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce22b04badd471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c967c421bc84174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057e9ed90afc464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27dd2b42c7943e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5543e39fcda4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057e9ed90afc464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84115ff316704e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27dd2b42c7943e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>