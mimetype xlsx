--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c967c421bc84174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e74af88efd4471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27dd2b42c7943e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551c58e8775e43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84115ff316704e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27dd2b42c7943e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4d4e2a098c4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551c58e8775e43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>