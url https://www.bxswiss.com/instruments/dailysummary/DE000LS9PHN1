--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e74af88efd4471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fee8dff81e45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551c58e8775e43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825e7fe46ba4472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4d4e2a098c4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551c58e8775e43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6c1f1855574009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825e7fe46ba4472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>147,501</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,469</x:t>
-[...301 lines deleted...]
-          <x:t>144,239</x:t>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>