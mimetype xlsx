--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fee8dff81e45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra239c63575e24bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825e7fe46ba4472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d2d521b79145a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6c1f1855574009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825e7fe46ba4472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc834d6539a74e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d2d521b79145a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>