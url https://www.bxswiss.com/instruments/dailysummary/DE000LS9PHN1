--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra239c63575e24bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c1363de024418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d2d521b79145a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9e1583109e400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc834d6539a74e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d2d521b79145a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43681a59b4d4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9e1583109e400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>147,537</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,661</x:t>
-[...625 lines deleted...]
-          <x:t>146,833</x:t>
+          <x:t>151,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>