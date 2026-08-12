--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c1363de024418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cef9fff439c43ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9e1583109e400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49932931aed84547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43681a59b4d4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9e1583109e400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128b507e5e9d4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49932931aed84547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>