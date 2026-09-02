--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cef9fff439c43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d0f7caa8cb4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49932931aed84547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re831986b0763491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128b507e5e9d4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49932931aed84547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84cf23752054e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re831986b0763491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>