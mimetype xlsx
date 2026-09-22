--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d0f7caa8cb4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adb7b35fdec4360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re831986b0763491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff44940d80641f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84cf23752054e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re831986b0763491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b8adec02f749a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff44940d80641f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>