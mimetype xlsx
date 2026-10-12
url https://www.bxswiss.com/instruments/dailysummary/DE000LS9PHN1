--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adb7b35fdec4360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f8785331c043c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff44940d80641f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25cf3aecc8f412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b8adec02f749a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff44940d80641f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra096cd9fc6594b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25cf3aecc8f412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,192</x:t>
-[...85 lines deleted...]
-          <x:t>131,455</x:t>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,003</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>128,404</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>