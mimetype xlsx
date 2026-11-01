--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f8785331c043c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a924c01d6b4104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25cf3aecc8f412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd968b1aee5954f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra096cd9fc6594b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25cf3aecc8f412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1cf500ffb6c4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd968b1aee5954f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>