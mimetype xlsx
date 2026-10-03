--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dad21c82bb84767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc916dcfaa7aa4d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f54f6410f424a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9d1bcea898453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18c6dbfd1d34e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f54f6410f424a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e2ad014aaf45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9d1bcea898453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>