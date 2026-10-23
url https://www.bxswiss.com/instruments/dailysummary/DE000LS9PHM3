--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc916dcfaa7aa4d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref25fd9d48134d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9d1bcea898453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22bbf2a0062f4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e2ad014aaf45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9d1bcea898453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3172d3bbd54d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22bbf2a0062f4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>