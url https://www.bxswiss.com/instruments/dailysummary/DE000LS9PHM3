--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf1facf0be446be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf48cda82df54949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d4ace339b24ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40c7e46e6c649b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a2f99005f14fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d4ace339b24ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d2143f437b490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40c7e46e6c649b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>