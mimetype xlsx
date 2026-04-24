--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf48cda82df54949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb74c7c0d6aa46b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40c7e46e6c649b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59dbcc44325440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d2143f437b490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40c7e46e6c649b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1aa7ca1407b4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59dbcc44325440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>57,836</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,385</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>57,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>