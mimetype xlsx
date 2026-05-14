--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb74c7c0d6aa46b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79765cbd0bc84f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59dbcc44325440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7ceae12f57473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1aa7ca1407b4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59dbcc44325440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e3578b6577a4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7ceae12f57473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>