--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79765cbd0bc84f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d6a5f3ec674447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7ceae12f57473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e7bc94afdf44bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e3578b6577a4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7ceae12f57473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd73e82401c4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e7bc94afdf44bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>