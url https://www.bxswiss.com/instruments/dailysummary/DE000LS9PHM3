--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d6a5f3ec674447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a5e89898ad4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e7bc94afdf44bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref01feee3c7e4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd73e82401c4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e7bc94afdf44bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372d80768b3d4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref01feee3c7e4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>