--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a5e89898ad4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a32aae152394a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref01feee3c7e4a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0baa70831348f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372d80768b3d4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref01feee3c7e4a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878289b0cdcd4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0baa70831348f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>