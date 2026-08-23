--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a32aae152394a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0525ff8cf273441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0baa70831348f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb96c2685c54e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878289b0cdcd4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0baa70831348f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3027dcaf25494c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb96c2685c54e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>