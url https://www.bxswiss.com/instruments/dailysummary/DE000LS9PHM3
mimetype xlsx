--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0525ff8cf273441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dad21c82bb84767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb96c2685c54e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f54f6410f424a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3027dcaf25494c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb96c2685c54e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18c6dbfd1d34e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f54f6410f424a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SAAS B2B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>