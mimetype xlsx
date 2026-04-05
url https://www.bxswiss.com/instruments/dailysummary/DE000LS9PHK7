--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1d821ec793424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a6d20621774f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7ca1c4d6d34b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a574d39d1a41c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66e40d4bc744abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7ca1c4d6d34b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d46478475164765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a574d39d1a41c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...414 lines deleted...]
-          <x:t>88,004</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>87,859</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>87,968</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,814</x:t>
-[...58 lines deleted...]
-          <x:t>87,970</x:t>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>