--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a6d20621774f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570aa2dfd6b542c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a574d39d1a41c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5f0fc8d2614c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d46478475164765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a574d39d1a41c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054dcc862a684a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5f0fc8d2614c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>