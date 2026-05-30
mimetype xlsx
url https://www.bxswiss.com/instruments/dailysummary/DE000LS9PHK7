--- v5 (2026-04-25)
+++ v6 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570aa2dfd6b542c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc0a622c5f7400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5f0fc8d2614c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c2bde7092b404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054dcc862a684a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5f0fc8d2614c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014256f6e3fd48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c2bde7092b404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>88,166</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,059</x:t>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>88,488</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>