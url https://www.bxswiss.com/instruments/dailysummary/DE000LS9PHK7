--- v6 (2026-05-30)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc0a622c5f7400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a20c9931a84215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c2bde7092b404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2116a7ed5f1e4416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014256f6e3fd48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c2bde7092b404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0005fa6813cd4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2116a7ed5f1e4416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,209</x:t>
-[...441 lines deleted...]
-          <x:t>87,667</x:t>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>