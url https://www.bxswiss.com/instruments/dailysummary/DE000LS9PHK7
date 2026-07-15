--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a20c9931a84215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a108b008a854687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2116a7ed5f1e4416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0484b0695643df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0005fa6813cd4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2116a7ed5f1e4416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466132b364d64219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0484b0695643df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>88,179</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,603</x:t>
-[...171 lines deleted...]
-          <x:t>88,529</x:t>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>