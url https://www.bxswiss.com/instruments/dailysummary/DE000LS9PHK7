--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a108b008a854687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a312eaee884149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0484b0695643df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5641a2144f41e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466132b364d64219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0484b0695643df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957ca2cd2096463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5641a2144f41e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,603</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>88,693</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>