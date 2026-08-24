--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a312eaee884149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0349f24c9534686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5641a2144f41e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a997a80eda4cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957ca2cd2096463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5641a2144f41e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862d3f047f994779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a997a80eda4cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>