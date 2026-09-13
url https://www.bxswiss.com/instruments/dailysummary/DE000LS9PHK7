--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0349f24c9534686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345a8af0ca7c4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a997a80eda4cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64993e370832492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862d3f047f994779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a997a80eda4cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e19370024cc40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64993e370832492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>89,567</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,696</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>89,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,651</x:t>
-[...97 lines deleted...]
-          <x:t>90,142</x:t>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>89,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>89,716</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>