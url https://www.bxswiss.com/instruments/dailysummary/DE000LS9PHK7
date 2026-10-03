--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345a8af0ca7c4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re334d4aec8bf4394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64993e370832492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaca86bcb886400c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e19370024cc40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64993e370832492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a5b160b2684594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaca86bcb886400c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,142</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>89,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,214</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>