--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re334d4aec8bf4394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf7f26416ad47b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaca86bcb886400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c645aa705c6479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a5b160b2684594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaca86bcb886400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re39343e0de484bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c645aa705c6479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte nach Levy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>