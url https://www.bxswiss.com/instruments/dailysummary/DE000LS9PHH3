--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b48e891ae548a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f73b145bd5c476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab1b0ee06fa4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5cc67ad48d4b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b6c0d01a93426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab1b0ee06fa4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fb8336d03145ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5cc67ad48d4b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>146,276</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,897</x:t>
-[...200 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,451</x:t>
-[...333 lines deleted...]
-          <x:t>147,261</x:t>
+          <x:t>150,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>