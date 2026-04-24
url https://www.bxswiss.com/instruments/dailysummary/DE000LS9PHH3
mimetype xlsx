--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f73b145bd5c476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf021fd0d78dd4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5cc67ad48d4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f003783288f43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fb8336d03145ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5cc67ad48d4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdb3f1a334c94b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f003783288f43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,469</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>146,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,272</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>149,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,897</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>