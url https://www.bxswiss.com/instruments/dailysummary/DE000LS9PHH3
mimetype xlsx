--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf021fd0d78dd4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f9c6249c19446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f003783288f43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cfd3103035458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdb3f1a334c94b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f003783288f43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e212d1bf984490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cfd3103035458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>