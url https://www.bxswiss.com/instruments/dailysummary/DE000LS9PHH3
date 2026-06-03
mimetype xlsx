--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f9c6249c19446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b17731f41d1420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cfd3103035458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92c823f41cc4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e212d1bf984490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cfd3103035458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R151e5dc38b7f4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92c823f41cc4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>