--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b17731f41d1420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d68febe01014fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92c823f41cc4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d7faba542142fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R151e5dc38b7f4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92c823f41cc4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3219adcb07b144e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d7faba542142fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>