--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d68febe01014fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ead2440ce5c4670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d7faba542142fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c9d25475864073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3219adcb07b144e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d7faba542142fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8cdaaaa9ed418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c9d25475864073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>