--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ead2440ce5c4670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052a64611e4f454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c9d25475864073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f716916d134cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8cdaaaa9ed418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c9d25475864073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5bce6a6a36417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f716916d134cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>