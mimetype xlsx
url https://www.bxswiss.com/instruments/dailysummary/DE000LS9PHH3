--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052a64611e4f454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fc89abf334473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f716916d134cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8fbd299fb0413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5bce6a6a36417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f716916d134cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbefd94555cc4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8fbd299fb0413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>