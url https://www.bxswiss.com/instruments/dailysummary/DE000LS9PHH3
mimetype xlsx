--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fc89abf334473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d6d90efda640b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8fbd299fb0413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687e53f6f4f7496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbefd94555cc4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8fbd299fb0413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8a48d5ba274c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687e53f6f4f7496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>