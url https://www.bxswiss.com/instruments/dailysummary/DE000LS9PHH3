--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d6d90efda640b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec415d1d7dd04d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687e53f6f4f7496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c70a434afe4eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8a48d5ba274c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687e53f6f4f7496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e079418ce8469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c70a434afe4eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>