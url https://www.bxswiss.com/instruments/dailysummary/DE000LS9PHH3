--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec415d1d7dd04d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2138717e39534d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c70a434afe4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0adca37e1464631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e079418ce8469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c70a434afe4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61fcbe79a30447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0adca37e1464631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FNI Triple Three Growth Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>