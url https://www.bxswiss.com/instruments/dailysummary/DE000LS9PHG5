--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953e14a0bd2e4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58565fd93ea24bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29957615fa0a459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32aa6b4a5ab84060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e51cedde684760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29957615fa0a459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527e36974c4a4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32aa6b4a5ab84060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>