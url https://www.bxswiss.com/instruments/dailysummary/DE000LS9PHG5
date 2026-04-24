--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58565fd93ea24bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741c7a77a8014b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32aa6b4a5ab84060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5842c475b3be44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527e36974c4a4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32aa6b4a5ab84060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5cbacea2c84491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5842c475b3be44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>