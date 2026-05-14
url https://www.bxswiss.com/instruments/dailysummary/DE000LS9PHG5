--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741c7a77a8014b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b9977f24fa4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5842c475b3be44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e3b3e842564f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5cbacea2c84491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5842c475b3be44b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433af7936e434166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e3b3e842564f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>