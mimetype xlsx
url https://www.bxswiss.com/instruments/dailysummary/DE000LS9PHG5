--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b9977f24fa4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda697f3c9c0d4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e3b3e842564f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re694977f54d44cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433af7936e434166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e3b3e842564f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9637b7b477a14207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re694977f54d44cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>