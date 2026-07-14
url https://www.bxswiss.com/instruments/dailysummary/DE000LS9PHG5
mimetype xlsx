--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda697f3c9c0d4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e8d39499614af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re694977f54d44cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3de923c4584301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9637b7b477a14207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re694977f54d44cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce30413e8cc486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3de923c4584301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>197,532</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>