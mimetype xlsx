--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e8d39499614af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b374b5bacd4ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3de923c4584301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb1fb6dd9cc48fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce30413e8cc486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3de923c4584301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21841f15fa6f4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb1fb6dd9cc48fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>199,407</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,359</x:t>
-[...544 lines deleted...]
-          <x:t>196,754</x:t>
+          <x:t>194,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>