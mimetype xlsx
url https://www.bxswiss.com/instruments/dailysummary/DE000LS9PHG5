--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b374b5bacd4ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1065e1fd6140ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb1fb6dd9cc48fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ea9851139e414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21841f15fa6f4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb1fb6dd9cc48fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da9ff97c4514472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ea9851139e414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>