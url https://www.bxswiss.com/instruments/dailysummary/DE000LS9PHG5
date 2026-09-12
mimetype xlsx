--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1065e1fd6140ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4459c1e1fa4c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ea9851139e414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0360c3879cd84574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da9ff97c4514472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ea9851139e414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f323eb2ca9f4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0360c3879cd84574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>237,621</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,316</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>239,091</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>