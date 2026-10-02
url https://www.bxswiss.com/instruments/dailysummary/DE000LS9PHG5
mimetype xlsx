--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4459c1e1fa4c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99541ac61ab4421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0360c3879cd84574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc70df409d5467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f323eb2ca9f4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0360c3879cd84574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2657ad25544b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc70df409d5467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>