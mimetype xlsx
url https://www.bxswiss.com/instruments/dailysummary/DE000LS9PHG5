--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99541ac61ab4421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1478fed983a24876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc70df409d5467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R042e625e1c8844ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2657ad25544b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc70df409d5467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3675e905d9ed40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R042e625e1c8844ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertfest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>