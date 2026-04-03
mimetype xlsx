--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86d4303dcea4a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cca15bd50e1417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08ea72c157a34cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d3db0df7424a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb904453edd66442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08ea72c157a34cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3102038defca4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d3db0df7424a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>