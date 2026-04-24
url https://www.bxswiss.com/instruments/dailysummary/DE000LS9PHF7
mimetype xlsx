--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cca15bd50e1417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f49fcf82c946a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d3db0df7424a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fc8317542e4f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3102038defca4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d3db0df7424a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d79c366ab3492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fc8317542e4f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>