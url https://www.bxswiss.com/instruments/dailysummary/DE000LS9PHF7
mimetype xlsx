--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f49fcf82c946a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbc9f2752dc4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fc8317542e4f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7858eaf8474f4b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d79c366ab3492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fc8317542e4f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb077481b74a42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7858eaf8474f4b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>