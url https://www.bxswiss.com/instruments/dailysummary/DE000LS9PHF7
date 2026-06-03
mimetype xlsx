--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbc9f2752dc4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a253fde76054511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7858eaf8474f4b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31be054f21004326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb077481b74a42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7858eaf8474f4b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dbe520cd7b44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31be054f21004326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,326</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>102,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>