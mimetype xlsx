--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a253fde76054511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ad01db1fe64f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31be054f21004326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353ca1d2928d4ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dbe520cd7b44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31be054f21004326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f9e312097847f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353ca1d2928d4ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>