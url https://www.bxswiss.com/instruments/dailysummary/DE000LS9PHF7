--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ad01db1fe64f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2bf73f746f42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353ca1d2928d4ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d677de6cd74b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f9e312097847f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353ca1d2928d4ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5c7962ebcc4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d677de6cd74b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>112,158</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>108,919</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...181 lines deleted...]
-          <x:t>108,467</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>