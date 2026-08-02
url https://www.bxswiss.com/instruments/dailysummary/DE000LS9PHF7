--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2bf73f746f42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb46abb2037c4783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d677de6cd74b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa6a720213224b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5c7962ebcc4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d677de6cd74b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11929f4bc87a440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa6a720213224b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>