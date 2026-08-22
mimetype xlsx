--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb46abb2037c4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7aa6fbb3f84d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa6a720213224b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dcd46bcfb824cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11929f4bc87a440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa6a720213224b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f16765943c1433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dcd46bcfb824cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>111,131</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,648</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>