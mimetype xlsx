--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7aa6fbb3f84d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43414933551423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dcd46bcfb824cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2564a539b94c4290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f16765943c1433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dcd46bcfb824cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82c59fc351a4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2564a539b94c4290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>