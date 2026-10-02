--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43414933551423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c53bd500d604143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2564a539b94c4290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11759daff444f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82c59fc351a4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2564a539b94c4290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ebb9813bc34391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11759daff444f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>