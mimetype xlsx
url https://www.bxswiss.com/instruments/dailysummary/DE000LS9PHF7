--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c53bd500d604143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc52ca84317a4a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11759daff444f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67702e27bdb44c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ebb9813bc34391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11759daff444f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333ed3898437493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67702e27bdb44c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Digi-Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,290</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>115,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,365</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>