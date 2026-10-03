--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189dbad803e94539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae386a25f2154c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39e07712a724578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f0416878394300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbccd046a943044d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39e07712a724578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bcca29f0df34122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f0416878394300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>