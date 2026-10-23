--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae386a25f2154c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5effb3b063684c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f0416878394300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107346aa9a4f4aa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bcca29f0df34122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f0416878394300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240c8e948a284b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107346aa9a4f4aa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>63,784</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,645</x:t>
-[...350 lines deleted...]
-          <x:t>62,383</x:t>
+          <x:t>57,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>