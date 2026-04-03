--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aae5890b824f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f420c2808a545ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59619ffc3efb457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3a7df2ab4e4a4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49583c1fd6d441df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59619ffc3efb457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a887eededb4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3a7df2ab4e4a4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,646</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>50,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,510</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>