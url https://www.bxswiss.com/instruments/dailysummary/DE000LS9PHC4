--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f420c2808a545ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207e508ba4484879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3a7df2ab4e4a4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fbe1c83c4249b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a887eededb4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3a7df2ab4e4a4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb9302e76074bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fbe1c83c4249b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,083</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>47,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,319</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>