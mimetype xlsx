--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207e508ba4484879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74453c9abd36441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fbe1c83c4249b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41f69c35e644f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb9302e76074bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fbe1c83c4249b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae039d588c3c4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41f69c35e644f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>