--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74453c9abd36441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbe7ebd252e4084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41f69c35e644f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8a1689bf7142ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae039d588c3c4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41f69c35e644f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf606ac26e4b4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8a1689bf7142ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>