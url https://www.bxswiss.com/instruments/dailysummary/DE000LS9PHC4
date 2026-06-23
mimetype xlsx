--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbe7ebd252e4084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bb1a7392d448e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8a1689bf7142ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d33c94d7974890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf606ac26e4b4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8a1689bf7142ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f731b7bffde4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d33c94d7974890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>