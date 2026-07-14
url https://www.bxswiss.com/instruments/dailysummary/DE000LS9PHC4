--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bb1a7392d448e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb461c512784adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5d33c94d7974890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672ff2ba9db54679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f731b7bffde4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5d33c94d7974890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cfc9037ce1461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672ff2ba9db54679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>