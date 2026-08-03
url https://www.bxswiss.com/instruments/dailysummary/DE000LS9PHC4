--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb461c512784adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccdd807813246f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672ff2ba9db54679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e3fe3c9af542e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cfc9037ce1461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672ff2ba9db54679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b59275691349c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e3fe3c9af542e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>