--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccdd807813246f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e222a72b7964b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e3fe3c9af542e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3eb8775174c454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b59275691349c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e3fe3c9af542e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a85e5f6f12e40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3eb8775174c454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>