--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e222a72b7964b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189dbad803e94539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3eb8775174c454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39e07712a724578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a85e5f6f12e40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3eb8775174c454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbccd046a943044d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39e07712a724578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EL - Sharpe Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>