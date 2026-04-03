--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7cbc81e2ab4149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff57cf445234a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a5637d950d4020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e82643f6d834b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7a2a73402e4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a5637d950d4020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299baf86607e435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e82643f6d834b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>174,930</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,281</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>