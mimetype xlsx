--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff57cf445234a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51ade99d12e4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e82643f6d834b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e01432f76b4fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299baf86607e435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e82643f6d834b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecfc05dd2b6402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e01432f76b4fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>