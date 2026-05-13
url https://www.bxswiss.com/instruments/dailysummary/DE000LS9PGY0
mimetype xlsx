--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51ade99d12e4562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e355a4c45c84daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e01432f76b4fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca371aea65f43ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecfc05dd2b6402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e01432f76b4fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c909751a39436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca371aea65f43ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>