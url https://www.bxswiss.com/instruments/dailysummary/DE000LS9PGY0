--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e355a4c45c84daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6450b9f47cb04c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca371aea65f43ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba16fc6487eb4745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c909751a39436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca371aea65f43ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0355d6a432472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba16fc6487eb4745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>