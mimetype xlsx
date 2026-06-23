--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6450b9f47cb04c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e47767a23d438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba16fc6487eb4745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0915557ecaf34281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0355d6a432472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba16fc6487eb4745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea52709bbc54183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0915557ecaf34281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>