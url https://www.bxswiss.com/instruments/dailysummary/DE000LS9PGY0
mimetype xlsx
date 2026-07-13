--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e47767a23d438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d805de34fc461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0915557ecaf34281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1dda75d70cb47a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea52709bbc54183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0915557ecaf34281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89908ff2817c4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1dda75d70cb47a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>