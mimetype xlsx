--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d805de34fc461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8728da7fd89a4ae7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1dda75d70cb47a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3188bdb61b4132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89908ff2817c4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1dda75d70cb47a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c61590f85a4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3188bdb61b4132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>