--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8728da7fd89a4ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab03c6d5c564a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3188bdb61b4132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4bd13299e7425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c61590f85a4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3188bdb61b4132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e275b5c63443b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4bd13299e7425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>