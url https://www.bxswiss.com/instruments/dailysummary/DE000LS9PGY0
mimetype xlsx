--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab03c6d5c564a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb833f8486842d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4bd13299e7425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04769d6517f4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e275b5c63443b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4bd13299e7425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b7f9bd21d94e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04769d6517f4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>