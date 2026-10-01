--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb833f8486842d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13cca9b175b4cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04769d6517f4b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2832f2019f5c4ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b7f9bd21d94e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04769d6517f4b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfbedb42efe946e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2832f2019f5c4ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>