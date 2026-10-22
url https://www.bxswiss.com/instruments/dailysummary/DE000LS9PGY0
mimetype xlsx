--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13cca9b175b4cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d73df8f83b45d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2832f2019f5c4ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1882156115a24f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfbedb42efe946e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2832f2019f5c4ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde99a819ab824ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1882156115a24f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>