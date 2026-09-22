--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd41d8a93904bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbef9c94043481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cdc04f468a4b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a2ca5bc2b24008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c53eff227a4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cdc04f468a4b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8210b52586846da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a2ca5bc2b24008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>54,365</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,032</x:t>
-[...517 lines deleted...]
-          <x:t>54,107</x:t>
+          <x:t>54,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>