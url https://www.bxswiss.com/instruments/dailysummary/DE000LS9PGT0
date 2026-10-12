--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbef9c94043481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra127ba6f26b147e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a2ca5bc2b24008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd82852b32c24852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8210b52586846da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a2ca5bc2b24008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbfcb794180493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd82852b32c24852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,040</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>52,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,908</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>