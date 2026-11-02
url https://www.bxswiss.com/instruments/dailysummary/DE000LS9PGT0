--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra127ba6f26b147e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd99c1fd82ce43f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd82852b32c24852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805419cd6ad14daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbfcb794180493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd82852b32c24852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e7b1eb66434d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805419cd6ad14daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>