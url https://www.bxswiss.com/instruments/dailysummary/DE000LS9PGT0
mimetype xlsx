--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b1f0783cf64e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaade6cbe014481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1f1a09163044d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd83d6303ab49f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ffeda94ecf4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1f1a09163044d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cae5ddd328b40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd83d6303ab49f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>48,725</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>