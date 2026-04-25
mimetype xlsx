--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaade6cbe014481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5345ba11aa904fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd83d6303ab49f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e1a7a9a0a04844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cae5ddd328b40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd83d6303ab49f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd22359184b54e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e1a7a9a0a04844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>