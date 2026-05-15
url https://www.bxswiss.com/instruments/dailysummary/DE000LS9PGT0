--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5345ba11aa904fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1743b2aa9ff42ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e1a7a9a0a04844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07542efd80eb468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd22359184b54e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e1a7a9a0a04844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37f958af41a461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07542efd80eb468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>46,083</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,194</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>48,961</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>