--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1743b2aa9ff42ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a662a3796d04661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07542efd80eb468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c04b4a64904ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37f958af41a461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07542efd80eb468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070fbeae93da420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c04b4a64904ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>