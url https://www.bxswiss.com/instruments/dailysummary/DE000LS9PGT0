--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a662a3796d04661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a7f71d9d784a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c04b4a64904ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2576553703ef4329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070fbeae93da420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c04b4a64904ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddaab177a5154207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2576553703ef4329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,803</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,616</x:t>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>