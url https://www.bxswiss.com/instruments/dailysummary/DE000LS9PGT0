--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a7f71d9d784a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7346b1265ebd4bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2576553703ef4329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R505947444c8f4ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddaab177a5154207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2576553703ef4329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83814239bb1349c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R505947444c8f4ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>