--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7346b1265ebd4bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd41d8a93904bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R505947444c8f4ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cdc04f468a4b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83814239bb1349c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R505947444c8f4ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c53eff227a4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cdc04f468a4b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PGT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>50,297</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>