--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a645ebdbbef497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b22da5fad244b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9f72da74834dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555ed197fccc4451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3006535916be4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9f72da74834dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a934fc1d534c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555ed197fccc4451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>134,635</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,087</x:t>
-[...458 lines deleted...]
-          <x:t>133,287</x:t>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>