--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b22da5fad244b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d08237c64742d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555ed197fccc4451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e527b6425a4454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a934fc1d534c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555ed197fccc4451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e349d7dd23147ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e527b6425a4454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>131,625</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,872</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>131,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,649</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>