--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d08237c64742d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b63c4a2da464cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e527b6425a4454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re868e6467220400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e349d7dd23147ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e527b6425a4454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b1885f82c74540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re868e6467220400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>