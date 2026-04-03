--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195b6464d1a74dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd132ad3f91e24e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8381fdb2f0424339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c276f14828a4d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201a3ee10f424bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8381fdb2f0424339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f3fed83afe40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c276f14828a4d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...441 lines deleted...]
-          <x:t>121,126</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,414</x:t>
-[...188 lines deleted...]
-          <x:t>119,219</x:t>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>