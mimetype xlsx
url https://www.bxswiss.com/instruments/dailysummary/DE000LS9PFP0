--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd132ad3f91e24e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc598e642c7b4e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c276f14828a4d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadb685d854f4155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f3fed83afe40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c276f14828a4d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec0cda4e2e848f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadb685d854f4155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>117,744</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,159</x:t>
-[...247 lines deleted...]
-          <x:t>115,501</x:t>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>