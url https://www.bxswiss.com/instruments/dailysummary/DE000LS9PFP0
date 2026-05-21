--- v6 (2026-04-26)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc598e642c7b4e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1562280e333a465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadb685d854f4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827803cfc8bc467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec0cda4e2e848f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadb685d854f4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf149de7dcb5d4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827803cfc8bc467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>