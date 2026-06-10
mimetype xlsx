--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1562280e333a465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1474e35e3d62452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827803cfc8bc467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49091d888ba8479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf149de7dcb5d4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827803cfc8bc467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1329100e5384104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49091d888ba8479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>