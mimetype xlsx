--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1474e35e3d62452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ea26cad81c4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49091d888ba8479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80f35355abc744c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1329100e5384104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49091d888ba8479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e6844b70804208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80f35355abc744c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>