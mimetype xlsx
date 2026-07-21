--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ea26cad81c4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bf74dd375d4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80f35355abc744c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3fca3846b48461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e6844b70804208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80f35355abc744c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R327eba3ce0e4457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3fca3846b48461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,208</x:t>
-[...387 lines deleted...]
-          <x:t>124,629</x:t>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>