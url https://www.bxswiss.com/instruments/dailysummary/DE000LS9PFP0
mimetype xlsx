--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bf74dd375d4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a645ebdbbef497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3fca3846b48461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9f72da74834dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R327eba3ce0e4457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3fca3846b48461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3006535916be4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9f72da74834dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>127,574</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>