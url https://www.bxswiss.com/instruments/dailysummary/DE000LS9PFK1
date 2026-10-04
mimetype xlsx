--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3146fd618a3148b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba3693d7eba44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062832bb33774009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247001bf10d6497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde1e4f78dde4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062832bb33774009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra998fc903d784fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247001bf10d6497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>