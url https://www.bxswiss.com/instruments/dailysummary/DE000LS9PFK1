--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba3693d7eba44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d579a6af674ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247001bf10d6497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2d881333754de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra998fc903d784fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247001bf10d6497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb311f9cf754ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2d881333754de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>