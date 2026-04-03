--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178b5562e52248fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43aeb01c6a4a458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54518af85ba84b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d207d871f554990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595ac60833a7488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54518af85ba84b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c009bb5d7694fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d207d871f554990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>