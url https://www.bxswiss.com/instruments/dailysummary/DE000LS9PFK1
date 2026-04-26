--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43aeb01c6a4a458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ff960e8df147b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d207d871f554990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c347132812495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c009bb5d7694fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d207d871f554990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a5294f50d34edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c347132812495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>