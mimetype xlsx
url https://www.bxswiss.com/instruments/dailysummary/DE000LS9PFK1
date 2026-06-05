--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ff960e8df147b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396cabd653e74624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c347132812495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fa71e1d93646e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a5294f50d34edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c347132812495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6a264e25554725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fa71e1d93646e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>299,621</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>