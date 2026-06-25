--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396cabd653e74624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0930f44a5e14891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fa71e1d93646e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369032ba32944797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6a264e25554725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fa71e1d93646e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1f934a768042ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369032ba32944797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>