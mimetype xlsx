--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0930f44a5e14891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63e389677504f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369032ba32944797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4b8518625a4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1f934a768042ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369032ba32944797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15a8d908fd54b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4b8518625a4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,996</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>