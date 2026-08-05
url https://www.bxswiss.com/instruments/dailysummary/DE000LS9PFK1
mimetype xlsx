--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63e389677504f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c324c70f1f47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4b8518625a4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re068e98f986940d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15a8d908fd54b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4b8518625a4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4217d5e7ac924490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re068e98f986940d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>357,211</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>353,258</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>