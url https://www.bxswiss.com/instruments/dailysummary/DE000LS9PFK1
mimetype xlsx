--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c324c70f1f47b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7180e98e8a4d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re068e98f986940d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7aa6820cd647e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4217d5e7ac924490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re068e98f986940d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ce532878f24f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7aa6820cd647e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,759</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>