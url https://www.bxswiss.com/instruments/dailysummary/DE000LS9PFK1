--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7180e98e8a4d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3146fd618a3148b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7aa6820cd647e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062832bb33774009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ce532878f24f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7aa6820cd647e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde1e4f78dde4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062832bb33774009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Tech Potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>