--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc800f54367ac4ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc167a3a85694407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76bdb751e9a14eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ab2b972f224b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9e2587b1ca4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76bdb751e9a14eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b71144509414b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ab2b972f224b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>90,241</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>