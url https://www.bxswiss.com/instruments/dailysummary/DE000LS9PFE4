--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc167a3a85694407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5720f34862a43f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ab2b972f224b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb2fb7d1542453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b71144509414b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ab2b972f224b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc313eb44be974be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb2fb7d1542453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>