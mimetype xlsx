--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5720f34862a43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935a3fdc910a4d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb2fb7d1542453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23bc6575c87d4acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc313eb44be974be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb2fb7d1542453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab4b808b5939495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23bc6575c87d4acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>