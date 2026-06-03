--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935a3fdc910a4d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ca7ba3b3324e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23bc6575c87d4acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5212998939274f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab4b808b5939495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23bc6575c87d4acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a007db9b15e408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5212998939274f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>