--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ca7ba3b3324e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc8896deaac4dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5212998939274f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e476eaca5564119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a007db9b15e408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5212998939274f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49f8b527a334710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e476eaca5564119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>