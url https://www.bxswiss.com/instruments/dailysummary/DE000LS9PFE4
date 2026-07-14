--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc8896deaac4dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639d6a621f8f4468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e476eaca5564119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833e52a643014148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49f8b527a334710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e476eaca5564119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910bdea5561b443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833e52a643014148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>