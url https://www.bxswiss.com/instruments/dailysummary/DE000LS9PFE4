--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639d6a621f8f4468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a980e6c8c0a4368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833e52a643014148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f51cb77cd544aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910bdea5561b443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833e52a643014148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e4ada44de54a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f51cb77cd544aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>