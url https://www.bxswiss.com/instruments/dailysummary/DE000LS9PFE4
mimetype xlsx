--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a980e6c8c0a4368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6221c98bd0274eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f51cb77cd544aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6284387398114b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e4ada44de54a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f51cb77cd544aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78fc10664c124466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6284387398114b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>