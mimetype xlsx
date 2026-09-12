--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6221c98bd0274eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70cb5df22ad94911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6284387398114b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853fb51e7e344df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78fc10664c124466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6284387398114b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d823f6b0ada4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853fb51e7e344df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>