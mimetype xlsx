--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70cb5df22ad94911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde951b7d74444cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853fb51e7e344df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra655542c35b14dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d823f6b0ada4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853fb51e7e344df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8171a1153d1745e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra655542c35b14dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>