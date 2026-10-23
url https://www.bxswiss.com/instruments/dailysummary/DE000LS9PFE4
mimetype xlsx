--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde951b7d74444cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c04b79ecfda4cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra655542c35b14dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b789d5ad524c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8171a1153d1745e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra655542c35b14dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77badbe481c74e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b789d5ad524c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvesting - Payment Systems</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PFE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>