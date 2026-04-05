--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7827531549504fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4251a4017c4a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R741daf334abb4c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb37d4d92df04852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd68cba0f8e4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R741daf334abb4c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cbcde7351148bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb37d4d92df04852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Capital Allocators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>