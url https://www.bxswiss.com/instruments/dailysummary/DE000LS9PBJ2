--- v5 (2026-04-05)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4251a4017c4a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2c3569509d4906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb37d4d92df04852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1692594bcf4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cbcde7351148bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb37d4d92df04852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc069e16e3eb341bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1692594bcf4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Capital Allocators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>159,521</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>