--- v6 (2026-05-01)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2c3569509d4906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05416660576414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1692594bcf4908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c8f3de63984ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc069e16e3eb341bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1692594bcf4908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffbe75b1bba74888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c8f3de63984ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Capital Allocators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>166,641</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>