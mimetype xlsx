--- v7 (2026-06-05)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05416660576414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777499e922a84b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c8f3de63984ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4905d5a63bed4df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffbe75b1bba74888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c8f3de63984ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09aa84e8b8be4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4905d5a63bed4df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Capital Allocators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>