--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777499e922a84b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a3572109694ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4905d5a63bed4df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03a7d8f56224c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09aa84e8b8be4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4905d5a63bed4df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6542c5b0f24488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03a7d8f56224c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Capital Allocators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>