--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a3572109694ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3584075ced284f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03a7d8f56224c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5533315fb9448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6542c5b0f24488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03a7d8f56224c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd32932c9bc04d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5533315fb9448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Capital Allocators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>170,854</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>