--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3584075ced284f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79cd44f3aa342a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5533315fb9448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4cbc6e39e64943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd32932c9bc04d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5533315fb9448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf258f70b2ad84a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4cbc6e39e64943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Capital Allocators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>