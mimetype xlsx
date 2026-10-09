--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79cd44f3aa342a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684e639ede294870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4cbc6e39e64943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb463f275a52a4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf258f70b2ad84a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4cbc6e39e64943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re524a6c85e2a45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb463f275a52a4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Capital Allocators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>