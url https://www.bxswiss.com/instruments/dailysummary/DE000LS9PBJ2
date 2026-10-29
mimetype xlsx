--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684e639ede294870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9bd758a124451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb463f275a52a4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c9fde9fe3349df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re524a6c85e2a45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb463f275a52a4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcfbed5a6054e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c9fde9fe3349df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Algopick Capital Allocators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>