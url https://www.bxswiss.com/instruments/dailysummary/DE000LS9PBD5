--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01374ba471024270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2861c9072b4f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1225b0040c5049ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa871130f5740b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f8caf9e3ef4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1225b0040c5049ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8855cbc0a7d4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa871130f5740b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>