--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2861c9072b4f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra253ea0f08204b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa871130f5740b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877b000e0dbb4dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8855cbc0a7d4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa871130f5740b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938c30e14a424a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877b000e0dbb4dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>