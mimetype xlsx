--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd388eeb1ca408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6685fec7ce1949bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c59d08119444c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a9607ea2da4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88bb3c3fa35e43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c59d08119444c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf031fef8f84ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a9607ea2da4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>