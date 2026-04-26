--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6685fec7ce1949bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b1ef00bca84268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a9607ea2da4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617eba3be5184bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf031fef8f84ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a9607ea2da4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b2431f850e45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617eba3be5184bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>186,840</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,637</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>182,674</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>