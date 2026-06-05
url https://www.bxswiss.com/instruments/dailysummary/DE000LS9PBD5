--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b1ef00bca84268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095d1023f3604750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617eba3be5184bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1dfb2dac8a4d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b2431f850e45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617eba3be5184bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4274e8ed07a4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1dfb2dac8a4d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>192,056</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>