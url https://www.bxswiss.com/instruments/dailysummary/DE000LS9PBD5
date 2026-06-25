--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095d1023f3604750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9d00d6d07d4b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1dfb2dac8a4d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1785519f4fe44330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4274e8ed07a4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1dfb2dac8a4d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5842598c0d4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1785519f4fe44330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>