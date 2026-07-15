--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9d00d6d07d4b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146ba0cb3e1b4f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1785519f4fe44330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14daaa2b6db4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5842598c0d4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1785519f4fe44330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ea377970c341ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14daaa2b6db4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>