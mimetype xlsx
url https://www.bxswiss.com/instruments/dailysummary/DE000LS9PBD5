--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146ba0cb3e1b4f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747681c058ee4a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14daaa2b6db4573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2e08aa545c4fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ea377970c341ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14daaa2b6db4573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7042da2ed934cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2e08aa545c4fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>