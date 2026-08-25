--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747681c058ee4a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904f5e443dff4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2e08aa545c4fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f0f00c37c34862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7042da2ed934cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2e08aa545c4fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513e29bdc73a42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f0f00c37c34862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>