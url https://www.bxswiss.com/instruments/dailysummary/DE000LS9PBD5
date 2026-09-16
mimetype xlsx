--- v11 (2026-08-25)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904f5e443dff4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01374ba471024270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f0f00c37c34862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1225b0040c5049ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R513e29bdc73a42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f0f00c37c34862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f8caf9e3ef4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1225b0040c5049ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gelassen Investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>