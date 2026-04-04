--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515cfe3825054610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb869a37c21b14978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793f87f65c3847bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf73788912684c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d2c3d80cc54f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793f87f65c3847bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R019fac3375de40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf73788912684c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,420</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>