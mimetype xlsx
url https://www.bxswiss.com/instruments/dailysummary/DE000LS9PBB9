--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb869a37c21b14978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62abb9ce7624fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf73788912684c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fa08d0eb99432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R019fac3375de40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf73788912684c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f8746ad77749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fa08d0eb99432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>