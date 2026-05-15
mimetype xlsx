--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62abb9ce7624fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b363d4079443c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fa08d0eb99432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86765ddfab8a485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f8746ad77749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fa08d0eb99432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443b5490d2694c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86765ddfab8a485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>