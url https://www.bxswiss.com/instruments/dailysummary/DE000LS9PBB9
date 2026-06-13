--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b363d4079443c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825401d9addf4010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86765ddfab8a485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa7653f219b4f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443b5490d2694c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86765ddfab8a485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d97fde44ae442b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa7653f219b4f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>