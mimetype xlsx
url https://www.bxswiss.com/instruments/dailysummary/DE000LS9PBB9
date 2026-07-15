--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825401d9addf4010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab433fc2b09458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa7653f219b4f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61caa5f9b07247a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d97fde44ae442b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa7653f219b4f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf30bf2e9804eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61caa5f9b07247a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...608 lines deleted...]
-          <x:t>81,790</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>