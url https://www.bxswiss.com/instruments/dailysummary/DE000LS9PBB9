--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab433fc2b09458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956716745884429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61caa5f9b07247a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde18b4972bab4231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf30bf2e9804eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61caa5f9b07247a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3610cd81a9452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde18b4972bab4231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>82,396</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>80,216</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>