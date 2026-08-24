--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956716745884429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba9a0a0bd48424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde18b4972bab4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ebf5d86b394301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3610cd81a9452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde18b4972bab4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73be9c362a74151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ebf5d86b394301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>82,222</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>