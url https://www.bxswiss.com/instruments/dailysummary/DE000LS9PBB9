--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba9a0a0bd48424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192f9390a9524ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ebf5d86b394301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd166042cf6b54c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73be9c362a74151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ebf5d86b394301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85858b9a1af4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd166042cf6b54c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>