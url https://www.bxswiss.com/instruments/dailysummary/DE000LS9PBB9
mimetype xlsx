--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192f9390a9524ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f669fb77d04b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd166042cf6b54c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c4c5ae229e461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85858b9a1af4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd166042cf6b54c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2645373bc037483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c4c5ae229e461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>