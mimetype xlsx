--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f669fb77d04b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d7420f85c04731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c4c5ae229e461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4447f9adc092441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2645373bc037483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c4c5ae229e461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078f447664104b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4447f9adc092441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TraderFox Fish Farmer Top-5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>