--- v10 (2026-08-26)
+++ v11 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2ae398da544a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e19cd50fa7348b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3b4fad426c49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6223c9380e1a4334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537946a3d48f4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3b4fad426c49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce94e9fe0d254c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6223c9380e1a4334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>