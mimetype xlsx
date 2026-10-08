--- v11 (2026-09-17)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e19cd50fa7348b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608e9b934ce14f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6223c9380e1a4334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e81150c00434107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce94e9fe0d254c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6223c9380e1a4334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63012f37be344a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e81150c00434107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>