--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608e9b934ce14f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fb470a793e4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e81150c00434107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b69ae6eeed44ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63012f37be344a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e81150c00434107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda1b0cbd5554974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b69ae6eeed44ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>