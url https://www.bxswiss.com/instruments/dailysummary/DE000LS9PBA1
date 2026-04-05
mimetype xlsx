--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618f7534acbb4203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64124b9785c48b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f7242ca5a34c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0a4fe747644da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb448b01f04f4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f7242ca5a34c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a43ffaa2a424a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0a4fe747644da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>