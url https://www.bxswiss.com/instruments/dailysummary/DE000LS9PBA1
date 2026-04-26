--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64124b9785c48b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22915bd1874c44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0a4fe747644da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd058eda4564a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a43ffaa2a424a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0a4fe747644da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6df2208a0d14e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd058eda4564a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>