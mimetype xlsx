--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22915bd1874c44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refed5c94e81a4142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd058eda4564a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff4145ebbde4f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6df2208a0d14e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd058eda4564a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32352fe64f7a4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff4145ebbde4f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>