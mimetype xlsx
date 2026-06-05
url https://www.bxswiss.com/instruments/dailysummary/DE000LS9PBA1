--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refed5c94e81a4142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff08194e94174b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff4145ebbde4f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4faa60c040cf405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32352fe64f7a4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff4145ebbde4f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fcc6b312ea420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4faa60c040cf405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>