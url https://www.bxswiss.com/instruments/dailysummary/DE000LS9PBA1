--- v7 (2026-06-05)
+++ v8 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff08194e94174b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ff6f3136c94c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4faa60c040cf405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cbaea7042e942f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fcc6b312ea420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4faa60c040cf405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e69f19df76f457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cbaea7042e942f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>208,800</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>