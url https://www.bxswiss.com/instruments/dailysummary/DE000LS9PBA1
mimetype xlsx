--- v8 (2026-07-16)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ff6f3136c94c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bfd99f2e3b54bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cbaea7042e942f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c76876b3fc408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e69f19df76f457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cbaea7042e942f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077127fee55a4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c76876b3fc408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>