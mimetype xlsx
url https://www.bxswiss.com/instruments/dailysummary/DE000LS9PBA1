--- v9 (2026-08-05)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bfd99f2e3b54bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2ae398da544a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c76876b3fc408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3b4fad426c49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077127fee55a4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c76876b3fc408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537946a3d48f4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3b4fad426c49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Werte mit Zukunftspotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PBA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>