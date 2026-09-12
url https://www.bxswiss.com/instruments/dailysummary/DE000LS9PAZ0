--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eff0f11f15f4721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff7e313f12749c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491b919693cc4451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6ec58cbed049ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39977ad3f6a046d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491b919693cc4451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc693b47b614c4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6ec58cbed049ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>