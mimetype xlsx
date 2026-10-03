--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff7e313f12749c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3e84fc454b4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6ec58cbed049ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fabaaba31a4668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc693b47b614c4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6ec58cbed049ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd26b2431e1d4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fabaaba31a4668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>217,953</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,007</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>220,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,119</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>