--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3e84fc454b4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8b6ac6f5e94795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fabaaba31a4668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec9dd64dd0b497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd26b2431e1d4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fabaaba31a4668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091f76cef2334bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec9dd64dd0b497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>221,640</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,219</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>