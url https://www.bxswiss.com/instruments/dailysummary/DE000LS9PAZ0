--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36817d065cc04e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857dadfc6cb84b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b6bdca1c134bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60733fa64b9d4ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra735e3760dd5470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b6bdca1c134bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e906d6e6d0f4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60733fa64b9d4ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>188,573</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,554</x:t>
-[...485 lines deleted...]
-          <x:t>186,145</x:t>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>