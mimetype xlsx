--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857dadfc6cb84b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964cd4c5b6d647a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60733fa64b9d4ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0300986dc90d4994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e906d6e6d0f4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60733fa64b9d4ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4c736398ea4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0300986dc90d4994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>