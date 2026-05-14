--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964cd4c5b6d647a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd59b5ad664e49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0300986dc90d4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807cf1074db14675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4c736398ea4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0300986dc90d4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d2499cc4314dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807cf1074db14675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>