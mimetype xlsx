--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd59b5ad664e49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c09b2e24b14123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807cf1074db14675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13bd69f32c54456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d2499cc4314dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807cf1074db14675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2bf8479c3e4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13bd69f32c54456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>205,637</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>