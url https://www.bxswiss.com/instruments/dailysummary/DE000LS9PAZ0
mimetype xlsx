--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c09b2e24b14123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d4318b939a496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13bd69f32c54456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25911d74dc14efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2bf8479c3e4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13bd69f32c54456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc97a1100c34bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25911d74dc14efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>