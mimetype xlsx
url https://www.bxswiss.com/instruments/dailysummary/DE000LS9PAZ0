--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d4318b939a496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ac23345a8f4f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25911d74dc14efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0baba7266463445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc97a1100c34bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25911d74dc14efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red53410673494458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0baba7266463445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>