--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ac23345a8f4f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eff0f11f15f4721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0baba7266463445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R491b919693cc4451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red53410673494458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0baba7266463445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39977ad3f6a046d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R491b919693cc4451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LaWeTrAn-Aktien für die Ewigkeit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>