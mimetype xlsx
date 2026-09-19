--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3eb62063cb48a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c5c5f61c594a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bf57ae5d0f458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4bfa64fa6946cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdcd3ba164b4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bf57ae5d0f458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34805e25b70646a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4bfa64fa6946cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>75,723</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>75,852</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>76,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>76,522</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>76,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>