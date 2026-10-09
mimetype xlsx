--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c5c5f61c594a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra088e524c2a34c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4bfa64fa6946cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89be6af9c0a4ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34805e25b70646a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4bfa64fa6946cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e9332f16d84391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89be6af9c0a4ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>76,602</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,448</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>76,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,726</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>