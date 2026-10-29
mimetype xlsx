--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra088e524c2a34c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a247b98d3374824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89be6af9c0a4ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R304e76597df942ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e9332f16d84391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89be6af9c0a4ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccb502358fc467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R304e76597df942ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>76,726</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,356</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>76,316</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,372</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,901</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>