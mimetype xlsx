--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e58d195cbf42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42b46b7caf44a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ed8866f0c34e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb69253d6644429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ab0320fae94c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ed8866f0c34e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c164af7def40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb69253d6644429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>