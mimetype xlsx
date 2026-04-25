--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42b46b7caf44a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5728da621bf4b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb69253d6644429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bebcb6d5c34973"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c164af7def40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb69253d6644429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524ea56ef7654476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bebcb6d5c34973" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>70,387</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,351</x:t>
-[...625 lines deleted...]
-          <x:t>71,037</x:t>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>