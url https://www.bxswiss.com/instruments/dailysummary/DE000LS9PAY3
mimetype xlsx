--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5728da621bf4b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c51ebcbe16b4fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bebcb6d5c34973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416d2c5bbf684409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524ea56ef7654476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bebcb6d5c34973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa9c28c65934766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416d2c5bbf684409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>