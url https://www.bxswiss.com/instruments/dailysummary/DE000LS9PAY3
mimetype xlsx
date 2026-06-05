--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c51ebcbe16b4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2582f0234a740d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416d2c5bbf684409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba71b5112de49a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa9c28c65934766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416d2c5bbf684409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3872f5fffcd24782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba71b5112de49a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>72,159</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,249</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,367</x:t>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>