--- v7 (2026-06-05)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2582f0234a740d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386b4eed90a5426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba71b5112de49a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd621893884744459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3872f5fffcd24782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba71b5112de49a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redeb16d8596844bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd621893884744459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>72,745</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,163</x:t>
-[...436 lines deleted...]
-          <x:t>72,989</x:t>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>