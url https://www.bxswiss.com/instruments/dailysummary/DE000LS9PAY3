--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386b4eed90a5426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339b66439fcf414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd621893884744459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecd597edb6e498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redeb16d8596844bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd621893884744459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d7b50a667a4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecd597edb6e498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>