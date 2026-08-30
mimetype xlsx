--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339b66439fcf414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3eb62063cb48a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecd597edb6e498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bf57ae5d0f458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d7b50a667a4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecd597edb6e498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdcd3ba164b4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bf57ae5d0f458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global investieren mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>74,796</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>