--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435477c4957844ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ed7bd82fef4731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb1baa912554978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde29183f6afd4247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d451cccdad64bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb1baa912554978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3b79c654614c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde29183f6afd4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>