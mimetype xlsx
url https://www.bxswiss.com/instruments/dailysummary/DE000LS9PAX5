--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ed7bd82fef4731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d599114f86e4df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde29183f6afd4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03a994fad944185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3b79c654614c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde29183f6afd4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099860c035734bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03a994fad944185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>