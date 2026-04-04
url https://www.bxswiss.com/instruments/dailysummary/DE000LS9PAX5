--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326e56b11d964d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2b1d9748944f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bca286b6ffc4d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43410482b7f94b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c5cae4e4d047ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bca286b6ffc4d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d24e4db37ab40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43410482b7f94b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>85,910</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,221</x:t>
-[...119 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,817</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,908</x:t>
-[...274 lines deleted...]
-          <x:t>87,817</x:t>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>