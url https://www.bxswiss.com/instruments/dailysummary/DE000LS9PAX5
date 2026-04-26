--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2b1d9748944f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f83add08d3a43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43410482b7f94b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f5a8a69d3f4c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d24e4db37ab40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43410482b7f94b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46026f01ec874f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f5a8a69d3f4c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>