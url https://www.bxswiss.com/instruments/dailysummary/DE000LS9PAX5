--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f83add08d3a43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d30b2f472344b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f5a8a69d3f4c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7780502807994d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46026f01ec874f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f5a8a69d3f4c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7730cce601714542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7780502807994d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>