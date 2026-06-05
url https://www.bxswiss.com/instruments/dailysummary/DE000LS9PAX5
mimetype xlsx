--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d30b2f472344b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7a62e253444af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7780502807994d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e20fa19bc445bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7730cce601714542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7780502807994d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2bcaa53f5e4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e20fa19bc445bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>87,159</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,989</x:t>
-[...328 lines deleted...]
-          <x:t>88,370</x:t>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>