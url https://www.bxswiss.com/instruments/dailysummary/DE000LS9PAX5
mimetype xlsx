--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7a62e253444af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3afdf3887943f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e20fa19bc445bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb6dddf51df4014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2bcaa53f5e4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e20fa19bc445bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc213fd3adbfe4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb6dddf51df4014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>