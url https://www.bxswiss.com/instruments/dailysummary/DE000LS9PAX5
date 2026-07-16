--- v7 (2026-06-25)
+++ v8 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3afdf3887943f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5aa7ec959db4b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb6dddf51df4014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aaa7168daed410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc213fd3adbfe4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb6dddf51df4014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c906550bade4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aaa7168daed410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>