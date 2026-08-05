--- v8 (2026-07-16)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5aa7ec959db4b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788f8bd6fed34844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aaa7168daed410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0851607c224336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c906550bade4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aaa7168daed410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c94d770ce1486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0851607c224336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>