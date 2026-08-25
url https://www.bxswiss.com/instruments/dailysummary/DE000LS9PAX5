--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788f8bd6fed34844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3ea6d612214ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0851607c224336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64f1add92b64bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c94d770ce1486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0851607c224336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf910326cdd074c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64f1add92b64bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,895</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>