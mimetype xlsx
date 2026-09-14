--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3ea6d612214ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435477c4957844ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64f1add92b64bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb1baa912554978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf910326cdd074c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64f1add92b64bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d451cccdad64bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb1baa912554978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SaaS Cloud Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>