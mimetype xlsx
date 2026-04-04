--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa2ca0f174a40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28882dbb0ab94a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb60eaa216146bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd507948b85642b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe56f15ddfd45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb60eaa216146bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b96cf3dc7d94971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd507948b85642b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>