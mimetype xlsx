--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28882dbb0ab94a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd432f7ca8ea44b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd507948b85642b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14119f3c5aa74b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b96cf3dc7d94971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd507948b85642b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb15a278da4b4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14119f3c5aa74b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>260,716</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,947</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,195</x:t>
@@ -764,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>