--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd432f7ca8ea44b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536a94bcf7b2469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14119f3c5aa74b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b7c602e01c4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb15a278da4b4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14119f3c5aa74b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85de4b26edda4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b7c602e01c4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>