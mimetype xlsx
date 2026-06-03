--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536a94bcf7b2469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabdee9ac38147f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b7c602e01c4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8cab43d0de46ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85de4b26edda4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b7c602e01c4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017bfa5830b34021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8cab43d0de46ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>