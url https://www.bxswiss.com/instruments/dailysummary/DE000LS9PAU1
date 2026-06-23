--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabdee9ac38147f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef4137ebde64658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8cab43d0de46ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c7564aafd244cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017bfa5830b34021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8cab43d0de46ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d723387b324433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c7564aafd244cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>