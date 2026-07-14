--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef4137ebde64658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd342429339ad4105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c7564aafd244cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re924cabcc4514444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d723387b324433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c7564aafd244cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7569e4285384db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re924cabcc4514444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>