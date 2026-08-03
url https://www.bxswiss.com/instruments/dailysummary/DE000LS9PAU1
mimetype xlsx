--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd342429339ad4105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d7c199f34c4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re924cabcc4514444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfc8df1b7454d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7569e4285384db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re924cabcc4514444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e65609ceda4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfc8df1b7454d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>