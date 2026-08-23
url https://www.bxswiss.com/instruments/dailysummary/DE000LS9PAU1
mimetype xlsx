--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d7c199f34c4711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ad3524069d4ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfc8df1b7454d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea49db8a16474f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e65609ceda4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfc8df1b7454d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26aba9a2ef54d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea49db8a16474f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>