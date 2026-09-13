--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ad3524069d4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5536d2d9ab848b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea49db8a16474f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeda68101fb24834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26aba9a2ef54d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea49db8a16474f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560850f657f04369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeda68101fb24834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>