--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5536d2d9ab848b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe202741c05c428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeda68101fb24834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad619d86ab54604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560850f657f04369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeda68101fb24834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2888ff0c0f0a4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad619d86ab54604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>