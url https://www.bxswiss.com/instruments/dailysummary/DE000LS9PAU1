--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe202741c05c428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34f7bc092d745de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad619d86ab54604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136c91a9db1b44e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2888ff0c0f0a4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad619d86ab54604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3e6ff9921c4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136c91a9db1b44e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Science Fiction Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>