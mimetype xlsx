--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fe02501fd043a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db5ad4ec8114e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00146b3ac46472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc565d46c2b934324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ddb2b0d1f244d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00146b3ac46472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80ebd70a4464a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc565d46c2b934324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...176 lines deleted...]
-          <x:t>84,530</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,587</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>83,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,072</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>84,353</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>