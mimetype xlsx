--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db5ad4ec8114e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a28d814aed47cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc565d46c2b934324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da7615f03fb49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80ebd70a4464a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc565d46c2b934324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e799babed914479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da7615f03fb49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>