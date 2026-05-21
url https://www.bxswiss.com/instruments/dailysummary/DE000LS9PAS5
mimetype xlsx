--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a28d814aed47cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e32ffd44f2b4035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da7615f03fb49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6fc49c7c7c9492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e799babed914479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da7615f03fb49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634932bfd357491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6fc49c7c7c9492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>84,398</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,434</x:t>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>