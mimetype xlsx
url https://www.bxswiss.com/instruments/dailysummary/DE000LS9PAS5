--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e32ffd44f2b4035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a887aa19264e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6fc49c7c7c9492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re190002b16cb433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634932bfd357491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6fc49c7c7c9492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1b857054c3461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re190002b16cb433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,942</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>83,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,641</x:t>
-[...306 lines deleted...]
-          <x:t>83,703</x:t>
+          <x:t>83,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>