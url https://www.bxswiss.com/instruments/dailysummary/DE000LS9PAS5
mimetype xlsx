--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a887aa19264e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9988cde9240a4840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re190002b16cb433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca41321588b49ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1b857054c3461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re190002b16cb433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58cb6cd8e554ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca41321588b49ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>83,835</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,703</x:t>
-[...215 lines deleted...]
-          <x:t>84,214</x:t>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>