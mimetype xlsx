--- v8 (2026-06-30)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9988cde9240a4840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867aa51adebd499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca41321588b49ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8765159af3324e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58cb6cd8e554ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca41321588b49ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd57a2dab587409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8765159af3324e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>83,779</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,022</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>84,272</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>