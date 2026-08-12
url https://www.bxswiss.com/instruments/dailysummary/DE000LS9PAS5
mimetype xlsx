--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867aa51adebd499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23554fd3baa459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8765159af3324e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988abe6433354873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd57a2dab587409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8765159af3324e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a0d76bd412458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988abe6433354873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>84,361</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,821</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>84,742</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>