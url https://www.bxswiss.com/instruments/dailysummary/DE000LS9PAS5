--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23554fd3baa459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c698c8b5464c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988abe6433354873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f744aa9e7d44ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a0d76bd412458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988abe6433354873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de26064d9cf4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f744aa9e7d44ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,889</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>84,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,954</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>