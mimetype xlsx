--- v11 (2026-09-01)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c698c8b5464c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d51b0f11a54f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f744aa9e7d44ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7eff2e383b64c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de26064d9cf4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f744aa9e7d44ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9497b5e7b7f34ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7eff2e383b64c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>84,954</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>86,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>