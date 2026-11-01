--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d51b0f11a54f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e0e40d60784830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7eff2e383b64c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f1667235a044d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9497b5e7b7f34ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7eff2e383b64c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4add61ebfbe44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f1667235a044d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Voll im Trend - Trendaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>