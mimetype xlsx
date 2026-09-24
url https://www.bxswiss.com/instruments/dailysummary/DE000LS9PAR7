--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0028037c59564e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95139e8320a4437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563dbcd595d94d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe0424c7ed3423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re504926dbf164524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563dbcd595d94d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc58d38167e4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe0424c7ed3423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>