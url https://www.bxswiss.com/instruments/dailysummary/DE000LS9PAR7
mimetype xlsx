--- v15 (2026-09-24)
+++ v16 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95139e8320a4437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c47dc7baf74a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe0424c7ed3423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d20a931acc4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc58d38167e4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe0424c7ed3423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c93c3272eb40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d20a931acc4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>169,517</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,221</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>172,414</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>