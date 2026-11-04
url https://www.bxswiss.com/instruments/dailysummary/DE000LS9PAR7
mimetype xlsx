--- v16 (2026-10-15)
+++ v17 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c47dc7baf74a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a62b43f638e4d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d20a931acc4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9b776036ca4e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c93c3272eb40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d20a931acc4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ead37d11a847d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9b776036ca4e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>