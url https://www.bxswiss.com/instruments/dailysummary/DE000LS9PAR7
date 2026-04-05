--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8feac36fd4473c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a8e53fcfd944b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc2f758e726a43f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb72515970c14101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83a1fa1c24b42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc2f758e726a43f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871c6813f098426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb72515970c14101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>149,752</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,523</x:t>
-[...242 lines deleted...]
-          <x:t>148,319</x:t>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>