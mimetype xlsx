--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a8e53fcfd944b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a850d2ee725415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb72515970c14101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8b56256d6a4af5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871c6813f098426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb72515970c14101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb857a37e2a034d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8b56256d6a4af5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>143,931</x:t>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,094</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,799</x:t>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>