--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a850d2ee725415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re392d9c06c0442e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8b56256d6a4af5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8758de4dc04ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb857a37e2a034d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8b56256d6a4af5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfc4b7e912349ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8758de4dc04ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>