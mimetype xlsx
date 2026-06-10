--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re392d9c06c0442e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a01129ea1e482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8758de4dc04ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62129f0fe63c4d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfc4b7e912349ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8758de4dc04ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c7f2a72af34a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62129f0fe63c4d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>162,875</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>167,916</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>