--- v9 (2026-06-10)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a01129ea1e482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6615a281c01f4977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62129f0fe63c4d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97043b0ebbe74579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c7f2a72af34a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62129f0fe63c4d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6b466ec0b74579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97043b0ebbe74579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>