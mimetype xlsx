--- v10 (2026-07-05)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6615a281c01f4977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ede72791fd44ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97043b0ebbe74579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c9eed7b43348d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6b466ec0b74579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97043b0ebbe74579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d91d7089eb4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c9eed7b43348d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>