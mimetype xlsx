--- v11 (2026-07-05)
+++ v12 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ede72791fd44ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b9345e13a14ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c9eed7b43348d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10156cccc2e4aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d91d7089eb4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c9eed7b43348d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref89424d851d418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10156cccc2e4aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>166,137</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>160,806</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>