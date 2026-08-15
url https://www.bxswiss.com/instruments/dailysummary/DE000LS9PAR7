--- v12 (2026-07-25)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b9345e13a14ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160178e3fb414dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10156cccc2e4aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff64210d28dd4a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref89424d851d418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10156cccc2e4aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0088517665c34e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff64210d28dd4a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>