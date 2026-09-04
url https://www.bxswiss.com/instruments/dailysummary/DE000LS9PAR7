--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160178e3fb414dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0028037c59564e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff64210d28dd4a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563dbcd595d94d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0088517665c34e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff64210d28dd4a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re504926dbf164524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563dbcd595d94d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KISS - Keep It Simple Stupid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>