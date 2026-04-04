--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16a605289584aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827a4eee562040d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4721f122c24aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794b718c4b41402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc71b7558da4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4721f122c24aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2a4f4f1cc14054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794b718c4b41402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,134</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>109,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,127</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>