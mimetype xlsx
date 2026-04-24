--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827a4eee562040d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8c09762f51403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794b718c4b41402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7915505d132d4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2a4f4f1cc14054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794b718c4b41402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2101ef39c843d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7915505d132d4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>104,667</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,971</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,517</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>