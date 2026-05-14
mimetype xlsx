--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8c09762f51403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad60d78571b04b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7915505d132d4b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e16cb6f429494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2101ef39c843d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7915505d132d4b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b5258df08d4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e16cb6f429494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>