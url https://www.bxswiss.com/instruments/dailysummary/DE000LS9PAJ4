--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad60d78571b04b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc413991bcb0c4e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e16cb6f429494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf526a6ca19904361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b5258df08d4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e16cb6f429494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1629cf18174319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf526a6ca19904361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>