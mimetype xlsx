--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc413991bcb0c4e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d35c5451a114972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf526a6ca19904361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da69a7c3138442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1629cf18174319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf526a6ca19904361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b5487ac6d34f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da69a7c3138442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>