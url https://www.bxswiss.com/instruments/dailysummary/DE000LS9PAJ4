--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d35c5451a114972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4144d5239643cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da69a7c3138442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b020c9c9bc94cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b5487ac6d34f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da69a7c3138442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161a9d0442f14701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b020c9c9bc94cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>106,583</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,418</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>106,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,857</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>