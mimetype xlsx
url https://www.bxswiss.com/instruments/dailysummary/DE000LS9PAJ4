--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4144d5239643cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1d7d6603e44fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b020c9c9bc94cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf828d7d73dc443ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161a9d0442f14701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b020c9c9bc94cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa935170500453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf828d7d73dc443ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>