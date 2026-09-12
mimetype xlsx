--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1d7d6603e44fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4214ffebfe014396" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf828d7d73dc443ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re620902cc968483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa935170500453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf828d7d73dc443ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab46876edc7438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re620902cc968483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>112,638</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>