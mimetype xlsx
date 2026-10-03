--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4214ffebfe014396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4ea4fad07542df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re620902cc968483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59b2641b02045a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab46876edc7438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re620902cc968483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d519648c9b4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59b2641b02045a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>