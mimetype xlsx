--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4ea4fad07542df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f27c81246a44c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59b2641b02045a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550c7dd1d5294769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d519648c9b4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59b2641b02045a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96aa687566114c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550c7dd1d5294769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LangfristigUnternehmerischDenken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>118,148</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,600</x:t>
-[...117 lines deleted...]
-          <x:t>118,121</x:t>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>