--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7370e0a490584808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135c72a0afa345f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e1c69313ba4cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39bfab2521624692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445858777fae4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e1c69313ba4cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac98f93ff5e6486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39bfab2521624692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>