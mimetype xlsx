--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135c72a0afa345f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c84a2b70454407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39bfab2521624692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc18ecda8744d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac98f93ff5e6486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39bfab2521624692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1819457e3340ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc18ecda8744d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>