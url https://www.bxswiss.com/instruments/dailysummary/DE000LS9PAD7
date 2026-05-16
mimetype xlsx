--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c84a2b70454407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4892f3e4b03f442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc18ecda8744d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620f95b8c8e647f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1819457e3340ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc18ecda8744d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993769b51c4344de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620f95b8c8e647f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>79,790</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,672</x:t>
-[...566 lines deleted...]
-          <x:t>79,236</x:t>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>