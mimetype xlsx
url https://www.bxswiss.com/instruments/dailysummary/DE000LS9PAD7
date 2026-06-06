--- v5 (2026-05-16)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4892f3e4b03f442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7c259620524533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620f95b8c8e647f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7128e94ab34fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993769b51c4344de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620f95b8c8e647f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d17214d5484daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7128e94ab34fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>79,409</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,241</x:t>
-[...38 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>79,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,328</x:t>
-[...279 lines deleted...]
-          <x:t>78,812</x:t>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>