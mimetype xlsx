--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7c259620524533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82e76ad78334f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7128e94ab34fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32525e2e0c9f4104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d17214d5484daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7128e94ab34fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0488679f95694bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32525e2e0c9f4104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>