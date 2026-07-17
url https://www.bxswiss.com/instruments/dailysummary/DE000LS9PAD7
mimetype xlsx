--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82e76ad78334f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366ade5c39854d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32525e2e0c9f4104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e434d71ea142ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0488679f95694bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32525e2e0c9f4104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70c097e8b0f4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e434d71ea142ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,322</x:t>
-[...129 lines deleted...]
-          <x:t>80,818</x:t>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,615</x:t>
-[...43 lines deleted...]
-          <x:t>81,503</x:t>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,341</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>81,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,563</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>