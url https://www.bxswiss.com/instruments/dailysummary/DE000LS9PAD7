--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366ade5c39854d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a09158bb2344b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e434d71ea142ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee6d5bcb29148f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70c097e8b0f4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e434d71ea142ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4743ff770e6449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee6d5bcb29148f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>