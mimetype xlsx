--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a09158bb2344b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766b26db12554cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee6d5bcb29148f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369aceaf308c44bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4743ff770e6449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee6d5bcb29148f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ad5af46dd44e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369aceaf308c44bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>