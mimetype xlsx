--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766b26db12554cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659d43b53d2f4f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369aceaf308c44bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7d48ff1f884483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ad5af46dd44e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369aceaf308c44bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f73edb0da7429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7d48ff1f884483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>86,687</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>86,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>86,514</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>