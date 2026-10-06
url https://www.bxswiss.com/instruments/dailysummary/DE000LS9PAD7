--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659d43b53d2f4f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3038bb5f384bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7d48ff1f884483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ba8e13424c41ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f73edb0da7429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7d48ff1f884483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489793a326fd45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ba8e13424c41ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>86,715</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,127</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>