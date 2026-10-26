--- v12 (2026-10-06)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3038bb5f384bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fd91f3d3e64c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ba8e13424c41ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b3475ed20c42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489793a326fd45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ba8e13424c41ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1b24a3f05f47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b3475ed20c42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ideas and Solutions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>84,954</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>28.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,368</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>84,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>