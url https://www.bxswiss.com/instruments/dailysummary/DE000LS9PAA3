--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244fbd6fe5fa4e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39aac0e1dfaa467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8ee03296584213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b70c35fd904112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28488ace34054786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8ee03296584213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf095d0aaee44d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b70c35fd904112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H-DAX-WERTE-HUNTER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>