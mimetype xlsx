--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39aac0e1dfaa467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d1e52f27344731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b70c35fd904112"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f1508a3e5f4826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf095d0aaee44d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b70c35fd904112" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8811f92c103249bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f1508a3e5f4826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H-DAX-WERTE-HUNTER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>