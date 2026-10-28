--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d1e52f27344731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096040c5acca4124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f1508a3e5f4826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a195068d30e4e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8811f92c103249bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f1508a3e5f4826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec86e47b3684a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a195068d30e4e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H-DAX-WERTE-HUNTER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>72,948</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,958</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>