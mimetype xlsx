--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc4923c2b8347c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98b97834cd3468a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde58ec01eca4ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ec814c4c5847ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1463e4e2274b4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde58ec01eca4ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224e4d9923044da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ec814c4c5847ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H-DAX-WERTE-HUNTER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>