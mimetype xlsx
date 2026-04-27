--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98b97834cd3468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd770e4c20694923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ec814c4c5847ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e1d253abb94cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224e4d9923044da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ec814c4c5847ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe004c9f420c43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e1d253abb94cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H-DAX-WERTE-HUNTER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>