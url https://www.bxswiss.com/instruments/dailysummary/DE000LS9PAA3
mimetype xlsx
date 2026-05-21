--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd770e4c20694923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea2130c528540d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e1d253abb94cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f846797dac49c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe004c9f420c43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e1d253abb94cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re315b9bfa05a4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f846797dac49c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H-DAX-WERTE-HUNTER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>81,392</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>