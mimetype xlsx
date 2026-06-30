--- v7 (2026-05-21)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea2130c528540d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167048213eb24128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f846797dac49c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0328106e02994b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re315b9bfa05a4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f846797dac49c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf58b5ee448f424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0328106e02994b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H-DAX-WERTE-HUNTER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>84,863</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>