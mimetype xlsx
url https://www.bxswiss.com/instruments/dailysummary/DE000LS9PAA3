--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167048213eb24128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc89211702e4e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0328106e02994b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595ae5d6a9e1493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf58b5ee448f424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0328106e02994b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra03ea5773e324f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595ae5d6a9e1493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H-DAX-WERTE-HUNTER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>