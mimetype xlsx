--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc89211702e4e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244fbd6fe5fa4e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595ae5d6a9e1493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8ee03296584213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra03ea5773e324f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595ae5d6a9e1493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28488ace34054786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8ee03296584213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H-DAX-WERTE-HUNTER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PAA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>79,171</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>