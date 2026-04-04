--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d05b2179784d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dde528bde3e4731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a753f0617fe415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2fb0dbb77e441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3c6211ff5f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a753f0617fe415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9590782db57f43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2fb0dbb77e441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>60,051</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>61,118</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,824</x:t>
-[...431 lines deleted...]
-          <x:t>61,236</x:t>
+          <x:t>60,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>