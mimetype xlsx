--- v7 (2026-04-04)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dde528bde3e4731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eeccaab95114be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2fb0dbb77e441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b47af9748546eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9590782db57f43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2fb0dbb77e441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d68bc7ed6384012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b47af9748546eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>