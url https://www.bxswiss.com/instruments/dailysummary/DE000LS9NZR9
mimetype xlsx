--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eeccaab95114be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb84a88a63cfa44d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b47af9748546eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b9aa82dae14c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d68bc7ed6384012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b47af9748546eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b77b85aff3940ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b9aa82dae14c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>