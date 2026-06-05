--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb84a88a63cfa44d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3e234dbcfd443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b9aa82dae14c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b399d9b7e547be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b77b85aff3940ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b9aa82dae14c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ff361f9db740d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b399d9b7e547be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>