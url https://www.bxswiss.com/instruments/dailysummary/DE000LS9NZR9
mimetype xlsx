--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3e234dbcfd443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c16ba8f5334e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b399d9b7e547be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2111004adc1d430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ff361f9db740d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b399d9b7e547be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08885280fa449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2111004adc1d430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>