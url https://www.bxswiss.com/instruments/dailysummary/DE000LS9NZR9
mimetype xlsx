--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c16ba8f5334e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aec5d44571f43b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2111004adc1d430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd350001857cd473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08885280fa449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2111004adc1d430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb20a90a332d4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd350001857cd473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>