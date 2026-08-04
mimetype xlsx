--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aec5d44571f43b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f40ec902d894971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd350001857cd473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933188ae4a7446b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb20a90a332d4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd350001857cd473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1717f35d0904a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933188ae4a7446b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>80,481</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,063</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>83,509</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>