--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f40ec902d894971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf360bbad11414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933188ae4a7446b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3d8496007c4673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1717f35d0904a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933188ae4a7446b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87df3f182a7f448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3d8496007c4673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>83,161</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,912</x:t>
-[...463 lines deleted...]
-          <x:t>81,920</x:t>
+          <x:t>82,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>