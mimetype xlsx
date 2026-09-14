--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf360bbad11414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419873f225b54599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3d8496007c4673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a574aad5c3c41ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87df3f182a7f448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3d8496007c4673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b03fadd9894dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a574aad5c3c41ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>