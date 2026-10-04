--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419873f225b54599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d3ebc1a1044872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a574aad5c3c41ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211c90752ae944b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b03fadd9894dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a574aad5c3c41ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d94dea854874923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211c90752ae944b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>