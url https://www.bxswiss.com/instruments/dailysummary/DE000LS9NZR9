--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d3ebc1a1044872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22897a94a43f4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211c90752ae944b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe81bf40227b4ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d94dea854874923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211c90752ae944b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e691a92a9804558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe81bf40227b4ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FAST-GROWER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>88,051</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>94,178</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>