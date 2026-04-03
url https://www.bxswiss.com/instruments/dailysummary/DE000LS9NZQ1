--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2f499f4faf4bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e8e1173ea54970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e289544a9f4d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref8695aa8f594aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3794bea435e147f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e289544a9f4d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b888380974145ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref8695aa8f594aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>