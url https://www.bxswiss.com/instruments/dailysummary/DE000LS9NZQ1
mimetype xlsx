--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e8e1173ea54970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7c4dfe47444e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref8695aa8f594aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9020cd357fd94725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b888380974145ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref8695aa8f594aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re356195cc80c4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9020cd357fd94725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>