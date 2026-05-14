--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7c4dfe47444e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8a9d06ab33411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9020cd357fd94725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce4436df5dc4d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re356195cc80c4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9020cd357fd94725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7433a2df5044062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce4436df5dc4d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>