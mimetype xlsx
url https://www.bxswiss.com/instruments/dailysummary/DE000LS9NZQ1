--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8a9d06ab33411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b2cf444adc4242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce4436df5dc4d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5012c33be3f04fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7433a2df5044062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce4436df5dc4d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6d6f5af3064e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5012c33be3f04fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>