--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b2cf444adc4242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9438fe141b4f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5012c33be3f04fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f5d8b97ea94475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6d6f5af3064e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5012c33be3f04fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ac3a98bb064489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f5d8b97ea94475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>