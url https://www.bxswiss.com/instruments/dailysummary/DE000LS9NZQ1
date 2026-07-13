--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9438fe141b4f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb707a2fbe0f4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f5d8b97ea94475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a096b5c8194bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ac3a98bb064489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f5d8b97ea94475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053195a95d314818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a096b5c8194bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>