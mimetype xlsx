--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb707a2fbe0f4fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e149de9de164191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a096b5c8194bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3522f035f1c42b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053195a95d314818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a096b5c8194bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0c925de1f34e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3522f035f1c42b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>