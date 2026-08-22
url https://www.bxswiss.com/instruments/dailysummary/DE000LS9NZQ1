--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e149de9de164191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0017201f6cbc41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3522f035f1c42b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318decf43e434ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0c925de1f34e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3522f035f1c42b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb6385f920f41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318decf43e434ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>