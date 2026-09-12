--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0017201f6cbc41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc93375a5c8d4219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318decf43e434ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b26b49bb9b540a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb6385f920f41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318decf43e434ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa0c670d1224a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b26b49bb9b540a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>