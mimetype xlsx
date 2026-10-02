--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc93375a5c8d4219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68141a944684d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b26b49bb9b540a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efd53d25fef44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa0c670d1224a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b26b49bb9b540a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ba29ada03a4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efd53d25fef44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>200,214</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,005</x:t>
-[...296 lines deleted...]
-          <x:t>199,771</x:t>
+          <x:t>198,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>