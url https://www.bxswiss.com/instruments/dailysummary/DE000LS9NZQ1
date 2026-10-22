--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68141a944684d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e06ca6dfd64793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efd53d25fef44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595f856615fa4141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ba29ada03a4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efd53d25fef44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d73e6f1fad4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595f856615fa4141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langzeit Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>196,908</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>194,334</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>