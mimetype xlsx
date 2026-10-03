--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc067c93c379445b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80eb7120befd4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra435df40a05d4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e44d53cce494c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc894badf26d54bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra435df40a05d4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95715c2e2d548eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e44d53cce494c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>226,427</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,823</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>220,421</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>