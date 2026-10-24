--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80eb7120befd4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2cdcc7e8e2c4164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e44d53cce494c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87446ad9bf24e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95715c2e2d548eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e44d53cce494c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845cddc1ec70493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87446ad9bf24e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>