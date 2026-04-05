--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb2fc273fb54d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ce13e748a04783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ceec3c83a2437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2357f4a6924dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd135b71483734db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ceec3c83a2437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809d3aa334fa4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2357f4a6924dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>228,973</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>228,502</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>223,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,305</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>