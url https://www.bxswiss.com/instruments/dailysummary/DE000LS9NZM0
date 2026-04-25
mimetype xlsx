--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ce13e748a04783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644885dacc6d4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2357f4a6924dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R958af87e04e14945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809d3aa334fa4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2357f4a6924dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966b292296f5471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R958af87e04e14945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>