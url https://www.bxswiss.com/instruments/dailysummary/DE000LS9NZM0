--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644885dacc6d4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a4b74c26474119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R958af87e04e14945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c70dc762c514c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966b292296f5471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R958af87e04e14945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8902889b134a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c70dc762c514c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>