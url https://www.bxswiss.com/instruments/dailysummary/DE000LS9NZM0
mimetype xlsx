--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a4b74c26474119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b1d710437c4958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c70dc762c514c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a9eec4d051466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8902889b134a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c70dc762c514c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re776f448d8944ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a9eec4d051466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>