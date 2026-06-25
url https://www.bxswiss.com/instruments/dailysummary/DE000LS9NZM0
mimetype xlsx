--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b1d710437c4958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d573e7292f4213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a9eec4d051466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd58edfa8b64db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re776f448d8944ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a9eec4d051466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d3ef9eb1a24b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd58edfa8b64db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>