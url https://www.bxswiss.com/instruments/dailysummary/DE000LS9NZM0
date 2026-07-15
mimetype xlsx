--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d573e7292f4213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29f03eb03ac4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd58edfa8b64db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882c2fac4ca84c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d3ef9eb1a24b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd58edfa8b64db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e71c02d81b4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882c2fac4ca84c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>