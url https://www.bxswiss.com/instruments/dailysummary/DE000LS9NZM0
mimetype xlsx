--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29f03eb03ac4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722830ae84b14d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882c2fac4ca84c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7eb7ec022e24289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e71c02d81b4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882c2fac4ca84c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6a373ae23644e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7eb7ec022e24289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>