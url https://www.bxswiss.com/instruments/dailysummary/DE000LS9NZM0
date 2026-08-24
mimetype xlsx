--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722830ae84b14d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d496726d20f4c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7eb7ec022e24289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re16c3b7000be4e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6a373ae23644e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7eb7ec022e24289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa4f0ead58e4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re16c3b7000be4e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>