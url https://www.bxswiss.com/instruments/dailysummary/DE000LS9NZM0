--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d496726d20f4c25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc067c93c379445b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re16c3b7000be4e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra435df40a05d4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa4f0ead58e4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re16c3b7000be4e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc894badf26d54bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra435df40a05d4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Ruestungswerte Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>226,135</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,421</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>230,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>