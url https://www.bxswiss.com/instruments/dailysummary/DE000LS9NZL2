--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1726db89c7614b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457c26f6bbb64ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901b7796b0fc448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb1388cef6246f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91aef908c40c4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901b7796b0fc448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d67808baf24274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb1388cef6246f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>