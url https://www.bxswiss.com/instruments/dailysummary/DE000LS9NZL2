--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457c26f6bbb64ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e935c8c9344d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb1388cef6246f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c108e58429458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d67808baf24274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb1388cef6246f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2b4b7581ba42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c108e58429458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>