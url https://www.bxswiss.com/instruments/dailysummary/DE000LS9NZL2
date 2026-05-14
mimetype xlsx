--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e935c8c9344d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65e2f21d29c4b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c108e58429458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25974df0ff84e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2b4b7581ba42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c108e58429458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf053d4360ce4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25974df0ff84e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>