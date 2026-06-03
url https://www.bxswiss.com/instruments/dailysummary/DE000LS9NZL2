--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65e2f21d29c4b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c6e295835c4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25974df0ff84e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb900fd344db54605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf053d4360ce4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25974df0ff84e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d24194c53864801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb900fd344db54605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>