--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c6e295835c4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cef81d87a1f450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb900fd344db54605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4864574d24647fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d24194c53864801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb900fd344db54605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e6b42fdb384237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4864574d24647fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>