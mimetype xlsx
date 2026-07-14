--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cef81d87a1f450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9e89c379bd4712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4864574d24647fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bab2e7752a46d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e6b42fdb384237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4864574d24647fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa9d6edcf9849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bab2e7752a46d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>