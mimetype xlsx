--- v10 (2026-07-14)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9e89c379bd4712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b24a483df34e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bab2e7752a46d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4204ac4827604dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa9d6edcf9849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bab2e7752a46d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3d185bc38a4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4204ac4827604dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>