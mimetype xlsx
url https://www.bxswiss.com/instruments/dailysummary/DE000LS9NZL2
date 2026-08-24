--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b24a483df34e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9439542289f459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4204ac4827604dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a41d7b15b844ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3d185bc38a4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4204ac4827604dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7decdd754b5e4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a41d7b15b844ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>