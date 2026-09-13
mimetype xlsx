--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9439542289f459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5a191d7e9e472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a41d7b15b844ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0322f58547394710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7decdd754b5e4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a41d7b15b844ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55fe56e883604e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0322f58547394710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>