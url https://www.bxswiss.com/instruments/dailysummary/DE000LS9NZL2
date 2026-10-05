--- v13 (2026-09-13)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5a191d7e9e472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dac90b7fb8346ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0322f58547394710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac29c7ab31642f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55fe56e883604e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0322f58547394710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe49db69df94e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac29c7ab31642f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>178,746</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,641</x:t>
-[...242 lines deleted...]
-          <x:t>179,321</x:t>
+          <x:t>173,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>