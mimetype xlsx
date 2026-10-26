--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dac90b7fb8346ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2845686ce7c4490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac29c7ab31642f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c4367e4bd84a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe49db69df94e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac29c7ab31642f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7795c78f1fe14135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c4367e4bd84a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Income vs. High Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>