--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f694d97f644749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dbc36fd09b4a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f856ac07f4442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51475dda941e40b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8021c73d4cba4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f856ac07f4442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab02a37de8594524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51475dda941e40b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>