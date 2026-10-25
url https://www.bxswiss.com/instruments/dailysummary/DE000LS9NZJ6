--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dbc36fd09b4a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c16ddc513f48bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51475dda941e40b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51dc439a9d18401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab02a37de8594524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51475dda941e40b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff789023bd07424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51dc439a9d18401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>