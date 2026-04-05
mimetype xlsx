--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932adf8ce9cb4a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540051e3296744fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ee77693a394f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d10421b30a4fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a120181d3b4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ee77693a394f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67332d059e1415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d10421b30a4fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>120,644</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,232</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>119,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>