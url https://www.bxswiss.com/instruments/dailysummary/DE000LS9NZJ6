--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540051e3296744fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8accac9f49164a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d10421b30a4fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab475ce9d5c14260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67332d059e1415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d10421b30a4fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7324a41d90b1449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab475ce9d5c14260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>