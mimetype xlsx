--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8accac9f49164a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73356cb05e4949ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab475ce9d5c14260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6f1ee65fec4417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7324a41d90b1449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab475ce9d5c14260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebebc7cc366a455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6f1ee65fec4417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>