--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73356cb05e4949ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3185932d78b4ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6f1ee65fec4417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6da926b820943cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebebc7cc366a455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6f1ee65fec4417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960cca3e999c463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6da926b820943cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>121,393</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,326</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>120,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,987</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>