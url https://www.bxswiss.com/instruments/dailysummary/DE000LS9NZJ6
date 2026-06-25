--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3185932d78b4ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a7734bfe6f4042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6da926b820943cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df8000b90d14014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960cca3e999c463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6da926b820943cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c956215432f43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df8000b90d14014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>