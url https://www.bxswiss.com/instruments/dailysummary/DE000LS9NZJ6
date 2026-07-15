--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a7734bfe6f4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe34973b68440f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df8000b90d14014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50458d53bebb4e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c956215432f43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df8000b90d14014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9f3c9333164241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50458d53bebb4e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>119,490</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,059</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>117,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>