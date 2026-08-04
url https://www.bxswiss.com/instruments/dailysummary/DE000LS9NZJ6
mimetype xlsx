--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe34973b68440f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c9d1f7752f4523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50458d53bebb4e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450acb9b599d48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9f3c9333164241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50458d53bebb4e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44fb891cfec34c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450acb9b599d48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>