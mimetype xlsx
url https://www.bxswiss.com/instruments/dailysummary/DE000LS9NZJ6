--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c9d1f7752f4523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40cb675197c4fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450acb9b599d48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7dd7c510cbd42ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44fb891cfec34c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450acb9b599d48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91da7d4287a44c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7dd7c510cbd42ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>