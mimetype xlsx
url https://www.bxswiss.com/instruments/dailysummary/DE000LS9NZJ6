--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40cb675197c4fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f694d97f644749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7dd7c510cbd42ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f856ac07f4442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91da7d4287a44c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7dd7c510cbd42ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8021c73d4cba4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f856ac07f4442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kurssignale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>130,060</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,044</x:t>
-[...11 lines deleted...]
-          <x:t>129,007</x:t>
+          <x:t>129,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,478</x:t>
-[...220 lines deleted...]
-          <x:t>130,242</x:t>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>