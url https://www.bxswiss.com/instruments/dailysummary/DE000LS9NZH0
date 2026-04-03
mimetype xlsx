--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198047a0933f4f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4818cdb2907648b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463d503d810644e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R946d683e656b4d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43169c4c0774cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463d503d810644e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e8d2a9e28d48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R946d683e656b4d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,350</x:t>
-[...43 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>23,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,681</x:t>
-[...58 lines deleted...]
-          <x:t>22,601</x:t>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,849</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>22,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>