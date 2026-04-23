--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4818cdb2907648b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f5924de8d840ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R946d683e656b4d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434fb540fa1e4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e8d2a9e28d48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R946d683e656b4d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2e57c68c034c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434fb540fa1e4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>23,682</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,552</x:t>
-[...620 lines deleted...]
-          <x:t>22,793</x:t>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>