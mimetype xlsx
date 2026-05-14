--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f5924de8d840ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c652afccc34223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434fb540fa1e4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9712d76a0e4ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2e57c68c034c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434fb540fa1e4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4df97ad732944fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9712d76a0e4ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>23,222</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,893</x:t>
-[...296 lines deleted...]
-          <x:t>24,259</x:t>
+          <x:t>22,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>