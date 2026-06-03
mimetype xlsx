--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c652afccc34223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ec6f4e89ac4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9712d76a0e4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cb7d34e753441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4df97ad732944fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9712d76a0e4ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e722b24671434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cb7d34e753441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>