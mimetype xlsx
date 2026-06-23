--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ec6f4e89ac4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0bab509a294be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cb7d34e753441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44951dd757a647a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e722b24671434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cb7d34e753441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4538302118344cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44951dd757a647a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>23,546</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,217</x:t>
-[...345 lines deleted...]
-          <x:t>23,816</x:t>
+          <x:t>24,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,562</x:t>
-[...161 lines deleted...]
-          <x:t>24,352</x:t>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>