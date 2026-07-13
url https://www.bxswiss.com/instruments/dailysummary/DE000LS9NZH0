--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0bab509a294be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49219da883047af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44951dd757a647a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da685f21b2c4149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4538302118344cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44951dd757a647a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe199ee6895b495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da685f21b2c4149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>23,816</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,562</x:t>
-[...70 lines deleted...]
-          <x:t>23,981</x:t>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,262</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>23,579</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>22,796</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>