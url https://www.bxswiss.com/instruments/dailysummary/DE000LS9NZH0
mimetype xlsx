--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49219da883047af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1933b104cec409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da685f21b2c4149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7370fd9f4aa4675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe199ee6895b495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da685f21b2c4149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re123a562144f4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7370fd9f4aa4675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>