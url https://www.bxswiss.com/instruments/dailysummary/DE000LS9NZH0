--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1933b104cec409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a843b623b0440ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7370fd9f4aa4675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f5456fa1ce4a7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re123a562144f4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7370fd9f4aa4675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d97b2bdf0b4407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f5456fa1ce4a7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>24,846</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,743</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>25,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,106</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>