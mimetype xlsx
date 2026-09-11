--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a843b623b0440ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1de1a782f88468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f5456fa1ce4a7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f4cd2f27934e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d97b2bdf0b4407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f5456fa1ce4a7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6947057777154bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f4cd2f27934e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>