--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1de1a782f88468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f5118c95fc4171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f4cd2f27934e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a2cb730efb944f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6947057777154bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f4cd2f27934e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700ac8b0aafc46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a2cb730efb944f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,029</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>28,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>