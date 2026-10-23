--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f5118c95fc4171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f5a7bd61ca4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a2cb730efb944f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raafed3acc903481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700ac8b0aafc46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a2cb730efb944f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748cea8255314d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raafed3acc903481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Sector</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>29,172</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>29,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,964</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>