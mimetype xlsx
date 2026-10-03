--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3364e43d10344014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c71ac12b574b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817e87ca97ed43e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4974c6a86fb4e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd491f7991c9b423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817e87ca97ed43e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8589f122c47e4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4974c6a86fb4e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI FRANCE SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>