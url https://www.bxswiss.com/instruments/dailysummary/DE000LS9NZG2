--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c71ac12b574b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112885f48b294519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4974c6a86fb4e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5afa6b8d6d484d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8589f122c47e4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4974c6a86fb4e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20930aef9a5042d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5afa6b8d6d484d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI FRANCE SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>