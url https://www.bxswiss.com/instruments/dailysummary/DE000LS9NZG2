--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f617f1768545f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea4322a57e3439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6420d3ae962b49b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4684d22a0c324784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0658ff55509943dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6420d3ae962b49b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08909ac63dcb4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4684d22a0c324784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI FRANCE SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>