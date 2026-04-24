--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea4322a57e3439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabaa6b1e85824cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4684d22a0c324784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853dd99ad7f54515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08909ac63dcb4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4684d22a0c324784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048ab083f31d4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853dd99ad7f54515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI FRANCE SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>