--- v8 (2026-04-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabaa6b1e85824cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8190cb9e66e40c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853dd99ad7f54515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde292314c2f4d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048ab083f31d4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853dd99ad7f54515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3485e7c65e4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde292314c2f4d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI FRANCE SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>135,298</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>