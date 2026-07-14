--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8190cb9e66e40c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4f3ec6300e405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde292314c2f4d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1a9115c132453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3485e7c65e4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde292314c2f4d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2673b03a18b34377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1a9115c132453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI FRANCE SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>