--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4f3ec6300e405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c90ee09102f4124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1a9115c132453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R078a6f93b2dd41d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2673b03a18b34377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1a9115c132453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc068e771f604400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R078a6f93b2dd41d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI FRANCE SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>