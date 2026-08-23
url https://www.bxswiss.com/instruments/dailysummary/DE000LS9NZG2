--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c90ee09102f4124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08f3ef8bf034341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R078a6f93b2dd41d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2547ecadcdf94d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc068e771f604400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R078a6f93b2dd41d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f8adab70e34157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2547ecadcdf94d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI FRANCE SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>