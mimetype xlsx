--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08f3ef8bf034341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3364e43d10344014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2547ecadcdf94d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817e87ca97ed43e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f8adab70e34157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2547ecadcdf94d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd491f7991c9b423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817e87ca97ed43e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROI FRANCE SELECT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NZG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>135,922</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,896</x:t>
-[...539 lines deleted...]
-          <x:t>134,634</x:t>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>